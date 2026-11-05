--- v0 (2025-11-14)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54B04708" w14:textId="70B30002" w:rsidR="009367F0" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="00F50F2F">
+    <w:p w14:paraId="54B04708" w14:textId="512697B2" w:rsidR="009367F0" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="00F50F2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="15274"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A336AA">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedura di qualificazione </w:t>
       </w:r>
       <w:r w:rsidR="00FF6417">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
@@ -106,50 +106,60 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="006C0A53" w:rsidRPr="00A336AA">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ariante </w:t>
       </w:r>
       <w:r w:rsidR="00AD7EBC">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001179C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Stato: ottobre 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652CC96F" w14:textId="77777777" w:rsidR="00FB4760" w:rsidRPr="00A336AA" w:rsidRDefault="00FB4760" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="200415E4" w14:textId="32D6B277" w:rsidR="009367F0" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="it-CH"/>
@@ -311,261 +321,197 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2184"/>
         <w:gridCol w:w="4938"/>
         <w:gridCol w:w="2389"/>
         <w:gridCol w:w="2101"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D70F6" w14:paraId="58B53E44" w14:textId="77777777" w:rsidTr="00FF6417">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62101807" w14:textId="576C3397" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Sede</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sede dell’esame</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E76B862" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8C5A66" w14:textId="0816873B" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">N. </w:t>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>N. candidata / candidato</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6274C9E1" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357199E0" w14:textId="5E890166" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data / </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Data / ora</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF6417">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ora</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>rio</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6228F7BF" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D70F6" w14:paraId="2E6AEC2A" w14:textId="77777777" w:rsidTr="0009731C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C22956A" w14:textId="41911EB5" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15CACDC4" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20448BE8" w14:textId="4B944BAA" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
@@ -585,51 +531,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00B80380" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A336AA" w:rsidRPr="00DA3BE6" w14:paraId="7513F084" w14:textId="77777777" w:rsidTr="0009731C">
+      <w:tr w:rsidR="00A336AA" w:rsidRPr="001179C4" w14:paraId="7513F084" w14:textId="77777777" w:rsidTr="0009731C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F2D69B" w14:textId="71606A06" w:rsidR="00A336AA" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="00A336AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062751A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Cognome, nome e visto del perito d’esame 1</w:t>
@@ -791,347 +737,265 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>l’esame?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F9CAAE" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sì   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="339734244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E15379" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="37253516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6417" w14:paraId="5C9799B4" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13059EA2" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRPr="003D5E30" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Controllo</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Controllo documenti d’identità</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59A36AD1" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRPr="0001519F" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001519F">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>È stato controllato il documento personale?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D45B614" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sì   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1964226935"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26671B86" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2129578704"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -1144,63 +1008,52 @@
         <w:trPr>
           <w:trHeight w:val="903"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF066CE" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRPr="00C702F8" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eventi </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Eventi particolari</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13262" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27A4D390" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31CC13FC" w14:textId="7B2BB522" w:rsidR="00FB4760" w:rsidRDefault="00FB4760" w:rsidP="009367F0">
       <w:pPr>
         <w:rPr>
@@ -1273,83 +1126,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18B3D10B" w14:textId="756E041B" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk83275328"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voce        </w:t>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Voce        secondo l’ofor</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45674114" w14:textId="24F7E879" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1370,242 +1192,194 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25386AF1" w14:textId="2263FD7C" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campi </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Campi d’esame</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="006B6EC1" w14:textId="752F109A" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durata</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3484955E" w14:textId="6BDF36E5" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00475B53" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max</w:t>
             </w:r>
             <w:r w:rsidR="00434FC0">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>. punti</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D62F3EA" w14:textId="65FA1CC3" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Punti</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Punti ottenuti</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38344943" w14:textId="1560D069" w:rsidR="00475B53" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponderazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48EB6B0D" w14:textId="22942542" w:rsidR="00475B53" w:rsidRPr="000F1821" w:rsidRDefault="00475B53" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2503,63 +2277,52 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57F6A022" w14:textId="7325AB38" w:rsidR="004F0144" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="004F0144">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nota </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Nota complessiva</w:t>
+            </w:r>
             <w:r w:rsidR="004F0144">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B6A2EE4" w14:textId="77777777" w:rsidR="004F0144" w:rsidRPr="00611E7D" w:rsidRDefault="004F0144" w:rsidP="004F0144">
             <w:pPr>
               <w:rPr>
@@ -2581,176 +2344,108 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3432F14A" w14:textId="50A087B7" w:rsidR="004F0144" w:rsidRPr="00434FC0" w:rsidRDefault="00434FC0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk81555519"/>
       <w:r w:rsidRPr="00434FC0">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">*La nota complessiva è data dalla media ponderata e arrotondata a un decimale delle parti </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 1.2</w:t>
+        <w:t>*La nota complessiva è data dalla media ponderata e arrotondata a un decimale delle parti 1.1  e 1.2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00A160FF" w:rsidRPr="00434FC0">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3807E691" w14:textId="44F98A14" w:rsidR="000F4122" w:rsidRPr="00434FC0" w:rsidRDefault="000F4122">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434FC0">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0781B8AE" w14:textId="41EC9653" w:rsidR="006C0A53" w:rsidRDefault="00C01525" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk81555995"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Panoramica</w:t>
-[...43 lines deleted...]
-        <w:t>risultati</w:t>
+        <w:t>Panoramica dei risultati</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="711DA4F4" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15774" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2800,235 +2495,198 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9379" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62C64839" w14:textId="3EFDB91B" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campi </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Campi d’esame</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BCD8AF8" w14:textId="007B9F77" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durata</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47594B3F" w14:textId="3388845D" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00611E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pun</w:t>
             </w:r>
             <w:r w:rsidR="00C01525">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2135" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47A8932B" w14:textId="2821AD6A" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Punti</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Punti ottenuti</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2922A5F3" w14:textId="00884835" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not</w:t>
             </w:r>
             <w:r w:rsidR="00C01525">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00DA3BE6" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00C01525">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="001179C4" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EEB5C8" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3109,51 +2767,50 @@
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75082EDE" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00C01525" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55FAFC0C" w14:textId="6B6AF3BB" w:rsidR="00C01525" w:rsidRPr="00C01525" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Saluto, accoglienza</w:t>
             </w:r>
             <w:r w:rsidRPr="00440857">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
@@ -3214,75 +2871,73 @@
           <w:p w14:paraId="7225F228" w14:textId="2C681C6D" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00421911" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34C7DEFE" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72C296DA" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:ind w:firstLine="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3303,51 +2958,50 @@
       <w:tr w:rsidR="00C01525" w:rsidRPr="00611E7D" w14:paraId="27AD988A" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614BE66A" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D358BC" w14:textId="7C189CD3" w:rsidR="00C01525" w:rsidRPr="00421911" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440857">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Informazione 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3442,83 +3096,81 @@
           <w:p w14:paraId="12D40CC3" w14:textId="630863D0" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00421911" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BFA5E44" w14:textId="407B5170" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00421911" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EFF5734" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24C15383" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
@@ -3535,51 +3187,50 @@
       <w:tr w:rsidR="00C01525" w:rsidRPr="00611E7D" w14:paraId="1DA23E4B" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49C1B8B4" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D7B1AD" w14:textId="2D14E504" w:rsidR="00C01525" w:rsidRPr="00421911" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00440857">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Informazione 2 Consigliare il cliente in modo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3638,83 +3289,81 @@
           <w:p w14:paraId="4B411FCB" w14:textId="55A3E923" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00421911" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C6D9D31" w14:textId="10894F1A" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00421911" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3434309A" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51394894" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
@@ -3731,51 +3380,50 @@
       <w:tr w:rsidR="00C01525" w:rsidRPr="00611E7D" w14:paraId="18E7F9F3" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="743C85A1" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50DF6F24" w14:textId="772E101D" w:rsidR="00C01525" w:rsidRPr="00C01525" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00320DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusione </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
@@ -3830,75 +3478,73 @@
           <w:p w14:paraId="6EEC4D6F" w14:textId="38B3B9FB" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00421911" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A637F0D" w14:textId="10FF3DD7" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="560E0CEF" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7413065C" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
@@ -3921,51 +3567,50 @@
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="166CA2F1" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9379" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B3ABD9" w14:textId="0752DA11" w:rsidR="00C01525" w:rsidRPr="00C01525" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>In generale</w:t>
             </w:r>
             <w:r w:rsidRPr="00320DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4026,155 +3671,152 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06597CF9" w14:textId="2AF4200C" w:rsidR="00C01525" w:rsidRPr="00C64880" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="321C0179" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77714E74" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01525" w:rsidRPr="00DA3BE6" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00C01525">
+      <w:tr w:rsidR="00C01525" w:rsidRPr="001179C4" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A0CC23" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="003E3BFA" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15099" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31C41B9B" w14:textId="46A281C6" w:rsidR="00C01525" w:rsidRPr="00654BBC" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Opzione 1 Ges</w:t>
             </w:r>
             <w:r w:rsidR="00654BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
@@ -4241,51 +3883,50 @@
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E08E8C6" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46D6DEDA" w14:textId="6503E421" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentazione di merce risp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4346,74 +3987,72 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E7796AE" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CDC5FA9" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4EB70E" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
@@ -4431,51 +4070,50 @@
       <w:tr w:rsidR="00654BBC" w:rsidRPr="00611E7D" w14:paraId="40E3B13C" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C84DC09" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FFA0F39" w14:textId="39BC8E8F" w:rsidR="00654BBC" w:rsidRPr="00DA3BE6" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione di merce risp. servizi: preparare una presentazione</w:t>
             </w:r>
             <w:r w:rsidR="00421911">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4523,81 +4161,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="073F4C2A" w14:textId="7EAC61DF" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00421911" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22599E55" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="631BE9C2" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4611,51 +4247,50 @@
       <w:tr w:rsidR="00654BBC" w:rsidRPr="00611E7D" w14:paraId="6D83C98D" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A132B00" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C65A7E5" w14:textId="05FF631B" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione di merce risp. servizi: giustificare la procedura in modo comprensibile e co</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4712,81 +4347,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D40B92D" w14:textId="3633A884" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00421911" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="470CDAE6" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53368471" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4800,51 +4433,50 @@
       <w:tr w:rsidR="00654BBC" w:rsidRPr="00611E7D" w14:paraId="1BF05E1C" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73D812A4" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4350177D" w14:textId="0BB57999" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione di merce risp. servizi: procedere in modo p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4928,144 +4560,141 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03162985" w14:textId="76D49735" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00421911" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04437BEE" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF61E2D" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00654BBC" w:rsidRPr="00DA3BE6" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00C01525">
+      <w:tr w:rsidR="00654BBC" w:rsidRPr="001179C4" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F57247C" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15099" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D1F961A" w14:textId="47D1927A" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Opzione 2 Ges</w:t>
             </w:r>
             <w:r w:rsidR="00F4117A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
@@ -5102,51 +4731,50 @@
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B1F7111" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="304192DC" w14:textId="40342F5D" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7687B">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione di merce risp. servizi: analizzare una presentazione d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5216,74 +4844,72 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F4CC0DA" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E8F5CCB" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE789F2" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -5297,51 +4923,50 @@
       <w:tr w:rsidR="00654BBC" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F640823" w14:textId="36A5CD5E" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7687B">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione di merce risp. servizi: prop</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5425,81 +5050,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DDD7DDB" w14:textId="54B9C27D" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00421911" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -5513,51 +5136,50 @@
       <w:tr w:rsidR="00654BBC" w:rsidRPr="00611E7D" w14:paraId="53FCFACF" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A30B944" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4012F5" w14:textId="331C1B79" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7687B">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione di merce risp. servizi: giustificare in modo comprensibile i punti forti e i punti deboli de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5632,81 +5254,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0445A8AC" w14:textId="75672786" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00421911" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F648BB2" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F503B3A" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -5723,51 +5343,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2EAFC4" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3919C081" w14:textId="14446A92" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7687B">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presentazione di merce risp. servizi: procedere in modo plausibile nelle situazioni critiche</w:t>
             </w:r>
             <w:r w:rsidR="00421911">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5815,82 +5434,80 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="503F9097" w14:textId="11643206" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00421911" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319AC1DB" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="190BAF99" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
@@ -6005,1014 +5622,966 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Nota</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="7211AAA0" w14:textId="5D08ED75" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00654BBC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Punti</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Punti della parte</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A53" w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> della </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> 1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="000642D7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>parte</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="006C0A53" w:rsidRPr="003D7F97">
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACB9EA8" w14:textId="0F7C9791" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00654BBC" w:rsidP="00CF13C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1.1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000642D7">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Punti della parte</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A53" w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> 1.</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A53">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Punti</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0A53" w14:paraId="77D3370E" w14:textId="77777777" w:rsidTr="00421911">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9881FE" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> della </w:t>
-[...2 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>parte</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="006C0A53" w:rsidRPr="003D7F97">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BFE2D6" w14:textId="1A5FC5FD" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00421911">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00421911">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="606E056E" w14:textId="2984D64D" w:rsidR="006C0A53" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20 – 21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C0A53" w14:paraId="6D134FE4" w14:textId="77777777" w:rsidTr="00421911">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="583" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF41C14" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C0A53">
+            </w:pPr>
+            <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE61F2E" w14:textId="31AE5E48" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A53">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0647018E" w14:textId="68705F81" w:rsidR="006C0A53" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 – 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w14:paraId="77D3370E" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="006C0A53" w14:paraId="1B585A6F" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9881FE" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="18ECDD95" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54BFE2D6" w14:textId="1A5FC5FD" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="51FD6B6E" w14:textId="6F549669" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00421911">
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A53">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00421911">
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020F2DB0" w14:textId="481181E5" w:rsidR="006C0A53" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>20 – 21</w:t>
+              <w:t>16 – 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w14:paraId="6D134FE4" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="006C0A53" w14:paraId="410A8B1D" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF41C14" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="27920F39" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5.5</w:t>
+              <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE61F2E" w14:textId="31AE5E48" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+          <w:p w14:paraId="295EBF59" w14:textId="6AB4459F" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="006C0A53">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0647018E" w14:textId="68705F81" w:rsidR="006C0A53" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+          <w:p w14:paraId="32DF714E" w14:textId="7C68E1D7" w:rsidR="006C0A53" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>18 – 19</w:t>
+              <w:t>14 – 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w14:paraId="1B585A6F" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="00421911" w14:paraId="05C56308" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18ECDD95" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="4C879FD7" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51FD6B6E" w14:textId="6F549669" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+          <w:p w14:paraId="0A0BDFD0" w14:textId="4A975B94" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C0A53">
+              <w:t>12 – 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0495E6D6" w14:textId="6D8B3D94" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>17</w:t>
-[...22 lines deleted...]
-              <w:t>16 – 17</w:t>
+              <w:t>12 – 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w14:paraId="410A8B1D" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="00421911" w14:paraId="747A55C6" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27920F39" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="0074E1BB" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4.5</w:t>
+              <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295EBF59" w14:textId="6AB4459F" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00CF13C5">
+          <w:p w14:paraId="1F0482C6" w14:textId="31A78397" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>14</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C0A53">
+              <w:t>10 – 11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B19B67B" w14:textId="1F4F719D" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...22 lines deleted...]
-              <w:t>14 – 15</w:t>
+              <w:t>10 – 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421911" w14:paraId="05C56308" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="00421911" w14:paraId="773F841C" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C879FD7" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="14398142" w14:textId="0863ED26" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0BDFD0" w14:textId="4A975B94" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="7D2087A1" w14:textId="5D4DD1C5" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>12 – 13</w:t>
+              <w:t>8 – 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0495E6D6" w14:textId="6D8B3D94" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="640036B4" w14:textId="4C67E9B3" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>12 – 13</w:t>
+              <w:t>8 – 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421911" w14:paraId="747A55C6" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="00421911" w14:paraId="316F51C9" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0074E1BB" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="5ABC1584" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3.5</w:t>
+              <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0482C6" w14:textId="31A78397" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="7C923FCB" w14:textId="6D2E2F6A" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10 – 11</w:t>
+              <w:t>6 – 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B19B67B" w14:textId="1F4F719D" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="11A63C98" w14:textId="21BB10E4" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10 – 11</w:t>
+              <w:t>6 – 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421911" w14:paraId="773F841C" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="00421911" w14:paraId="75DB26A0" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14398142" w14:textId="0863ED26" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="16A15933" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2087A1" w14:textId="5D4DD1C5" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="46E7B073" w14:textId="5D9944CD" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>8 – 9</w:t>
+              <w:t>4 – 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="640036B4" w14:textId="4C67E9B3" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="41690B16" w14:textId="623D228E" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>8 – 9</w:t>
+              <w:t>4 – 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421911" w14:paraId="316F51C9" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="00421911" w14:paraId="7CD2F819" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABC1584" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="7365CDF2" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2.5</w:t>
+              <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C923FCB" w14:textId="6D2E2F6A" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="239AA6A4" w14:textId="29E771BF" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6 – 7</w:t>
+              <w:t>2 – 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11A63C98" w14:textId="21BB10E4" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="7EF7A070" w14:textId="452A6AA4" w:rsidR="00421911" w:rsidRPr="00AD4735" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6 – 7</w:t>
+              <w:t>2 – 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421911" w14:paraId="75DB26A0" w14:textId="77777777" w:rsidTr="00421911">
+      <w:tr w:rsidR="00421911" w14:paraId="0921FF0B" w14:textId="77777777" w:rsidTr="00421911">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="583" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16A15933" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
+          <w:p w14:paraId="4484CA66" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...146 lines deleted...]
-              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35557383" w14:textId="77777777" w:rsidR="00421911" w:rsidRPr="003D7F97" w:rsidRDefault="00421911" w:rsidP="00421911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0 – 1</w:t>
             </w:r>
@@ -7060,192 +6629,88 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DC2D8B" w14:textId="135A22C8" w:rsidR="00837B89" w:rsidRPr="0056403D" w:rsidRDefault="00837B89" w:rsidP="00837B89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056403D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.1 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E784E">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Relazioni</w:t>
-[...41 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Relazioni con i clienti</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5BC48625" w14:textId="2F1D600C" w:rsidR="00837B89" w:rsidRDefault="00837B89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14FA7AAA" w14:textId="7A934C85" w:rsidR="00D55C10" w:rsidRDefault="005E784E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Colloquio</w:t>
-[...59 lines deleted...]
-        <w:t>cliente</w:t>
+        <w:t>Colloquio con un cliente</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk83276096"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="2531E2AA" w14:textId="05D15E77" w:rsidR="00E94ECB" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C21B261" w14:textId="299ACE55" w:rsidR="00E94ECB" w:rsidRPr="005E784E" w:rsidRDefault="005E784E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E784E">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -7286,51 +6751,51 @@
         </w:rPr>
         <w:t>rsone in formazione</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661E3B84" w14:textId="2F66FAF9" w:rsidR="00D55C10" w:rsidRPr="005E784E" w:rsidRDefault="00D55C10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk61959017"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="00DA3BE6" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="001179C4" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F5DB6BB" w14:textId="532BB0AD" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E784E">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Situ</w:t>
             </w:r>
@@ -7383,128 +6848,84 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>pzionale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12483" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="587B0216" w14:textId="77777777" w:rsidR="005E784E" w:rsidRPr="00C702F8" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Descrizione</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Descrizione della situazione</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="020BD93E" w14:textId="77777777" w:rsidR="005E784E" w:rsidRPr="005D0492" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Descrizione</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Descrizione del negozio</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1B99CB6F" w14:textId="21565F25" w:rsidR="005E784E" w:rsidRPr="006B7AA4" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -7542,51 +6963,51 @@
             </w:r>
             <w:r w:rsidRPr="006B7AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="793807F6" w14:textId="52A56EAD" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="00DA3BE6" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="001179C4" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="51346C70" w14:textId="5D8C774A" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E784E">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Definizione de</w:t>
             </w:r>
@@ -7636,85 +7057,74 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> / conduca</w:t>
             </w:r>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> il colloquio con il cliente.</w:t>
             </w:r>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="00DA3BE6" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="001179C4" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="444340F6" w14:textId="181C2DB4" w:rsidR="005E784E" w:rsidRPr="005D0492" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadro temporale / </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Quadro temporale / organizzazione</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12483" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="631FFE06" w14:textId="6D0B1872" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Svolgimento del colloquio con il cl</w:t>
             </w:r>
             <w:r>
@@ -7752,51 +7162,51 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>minuti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="00DA3BE6" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="001179C4" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FE2B2D" w14:textId="1B09B23F" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E784E">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Indicazioni per le persone in formazion</w:t>
             </w:r>
@@ -8046,73 +7456,51 @@
           </w:p>
           <w:p w14:paraId="39CB17B8" w14:textId="393BBC72" w:rsidR="005E784E" w:rsidRPr="00DC52C5" w:rsidRDefault="00291379" w:rsidP="00291379">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eventuale </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> da parte del ramo F+E</w:t>
+              <w:t>Eventuale completazione da parte del ramo F+E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20BE1A8C" w14:textId="653E4429" w:rsidR="00E94ECB" w:rsidRPr="00DC52C5" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC52C5">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F51E812" w14:textId="3D8A4C21" w:rsidR="00E94ECB" w:rsidRPr="00291379" w:rsidRDefault="00291379" w:rsidP="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -8136,51 +7524,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>ti d’esame</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F43B3B" w14:textId="77777777" w:rsidR="00E94ECB" w:rsidRPr="00291379" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE5E9D" w:rsidRPr="00DA3BE6" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
+      <w:tr w:rsidR="00FE5E9D" w:rsidRPr="001179C4" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7871708D" w14:textId="2F27BCCC" w:rsidR="00FE5E9D" w:rsidRPr="00291379" w:rsidRDefault="00291379" w:rsidP="00C81266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00291379">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Indicazioni per i periti d’esame</w:t>
             </w:r>
@@ -8873,96 +8261,74 @@
             </w:pPr>
             <w:r w:rsidRPr="00DE38AA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Saluto e accoglienza del cliente </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D90AF69" w14:textId="77777777" w:rsidR="00B804AD" w:rsidRPr="005D0492" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Determinazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dei bisogni</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="42A633D9" w14:textId="3A7D8841" w:rsidR="00B804AD" w:rsidRPr="00DE38AA" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE38AA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Consulenza sul prodotto</w:t>
             </w:r>
@@ -9047,137 +8413,105 @@
             </w:r>
             <w:r w:rsidRPr="00CE1D24">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>acquisto</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C72C0E1" w14:textId="18C3B569" w:rsidR="00B804AD" w:rsidRPr="005D0492" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> d</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Decisione d</w:t>
             </w:r>
             <w:r w:rsidR="00FD2765">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>acquisto</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6318E4AD" w14:textId="368A64C9" w:rsidR="00B804AD" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Conclusione della vendita</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4624E06F" w14:textId="03E96FF0" w:rsidR="00C702F8" w:rsidRPr="00DC52C5" w:rsidRDefault="00075A88" w:rsidP="00075A88">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00075A88">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">In generale: gestire </w:t>
             </w:r>
             <w:r w:rsidR="00025E1D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -9395,193 +8729,105 @@
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>lo hanno portato a visitare il negozio</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE40F3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B793829" w14:textId="5A474ECE" w:rsidR="00C702F8" w:rsidRPr="00C702F8" w:rsidRDefault="0015134E" w:rsidP="0015134E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AE40F3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Possibili</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AE40F3">
+              <w:t>Possibili obiezioni del c</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-              </w:rPr>
               <w:t>liente</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55C10" w:rsidRPr="00DA3BE6" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00D55C10" w:rsidRPr="001179C4" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31AAB531" w14:textId="213CA5DD" w:rsidR="00D55C10" w:rsidRPr="00C702F8" w:rsidRDefault="00153756" w:rsidP="00C81266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Comportamento</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Comportamento durante il colloquio</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54B1D5D7" w14:textId="6BBA9415" w:rsidR="00950566" w:rsidRPr="0015134E" w:rsidRDefault="0015134E" w:rsidP="00783C74">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -9722,51 +8968,51 @@
             </w:r>
             <w:r w:rsidR="00950566" w:rsidRPr="00355901">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7108AB11" w14:textId="789887BD" w:rsidR="00AC3C4E" w:rsidRPr="00355901" w:rsidRDefault="00AC3C4E" w:rsidP="00AC3C4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00355901" w:rsidRPr="00DA3BE6" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00355901" w:rsidRPr="001179C4" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A96E629" w14:textId="77777777" w:rsidR="007D6902" w:rsidRPr="004E2A57" w:rsidRDefault="007D6902" w:rsidP="007D6902">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2A57">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -9954,51 +9200,51 @@
               <w:t xml:space="preserve">Illustrare con parole chiave come la persona in formazione procede idealmente nella situazione descritta e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>che cosa è particolarmente importante</w:t>
             </w:r>
             <w:r w:rsidRPr="00C42836">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00355901" w:rsidRPr="00DA3BE6" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00355901" w:rsidRPr="001179C4" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0202B7C8" w14:textId="77777777" w:rsidR="00355901" w:rsidRPr="00355901" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -10275,101 +9521,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Utilizzo di domande orientate all’obiettivo e diverse tecniche di porre le domande</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="343729B9" w14:textId="77777777" w:rsidR="00355901" w:rsidRPr="005D0492" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Ascolto</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ascolto attento e concentrato</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="434860A2" w14:textId="77777777" w:rsidR="00355901" w:rsidRPr="001D3CA5" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -10402,51 +9606,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Prendere appunti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00355901" w:rsidRPr="00DA3BE6" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00355901" w:rsidRPr="001179C4" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69DA55BA" w14:textId="77777777" w:rsidR="00355901" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0F463C" w14:textId="5DFB1A3F" w:rsidR="00355901" w:rsidRPr="00355901" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -10701,51 +9905,51 @@
               <w:t xml:space="preserve">Riprendere le domande di chiarimento da parte del cliente e coinvolgerle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">nella </w:t>
             </w:r>
             <w:r w:rsidR="00DF1914">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>storia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008637A8" w:rsidRPr="00DA3BE6" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="008637A8" w:rsidRPr="001179C4" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1531677F" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="00355901" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CED7DCB" w14:textId="2E4CFFBD" w:rsidR="008637A8" w:rsidRPr="008637A8" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
@@ -10959,51 +10163,51 @@
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB55B0">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>a di fidelizzazio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ne della clientela</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008637A8" w:rsidRPr="00DA3BE6" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="008637A8" w:rsidRPr="001179C4" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="52FD1645" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="008637A8" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B0750A" w14:textId="3320056E" w:rsidR="008637A8" w:rsidRPr="008637A8" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
@@ -11048,148 +10252,84 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Comportamento aperto, cordiale e orientato al cliente</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0189100D" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="003E3BFA" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Attuazione</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Attuazione delle direttive aziendali</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0239783A" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="003E3BFA" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Vendite</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Vendite supplementari</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="71C5F0B5" w14:textId="3BF972E1" w:rsidR="008637A8" w:rsidRPr="005C41F7" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C41F7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -11440,60 +10580,58 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4595" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="054D54C4" w14:textId="4F93574E" w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02B99D34" w14:textId="440BECD7" w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -11702,60 +10840,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6914" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7ACCB3BC" w14:textId="15C447F5" w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w14:paraId="2B2404F3" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C20B6F9" w14:textId="186D3B12" w:rsidR="008A554D" w:rsidRPr="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -12232,60 +11368,58 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A554D" w14:paraId="28BB161E" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="099A061D" w14:textId="7AFD04D2" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="74E93D14" w14:textId="77777777" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32D93176" w14:textId="77777777" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CD7E378" w14:textId="4E43A297" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12507,113 +11641,67 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>A+C «Informazione 1»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62464C3A" w14:textId="59981C6D" w:rsidR="009C1BFD" w:rsidRPr="00C65548" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C65548">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DE7293C" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRPr="00CC1ED9" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -12715,75 +11803,51 @@
           <w:tcPr>
             <w:tcW w:w="8331" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CAE211F" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRPr="00DD5865" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5865">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Analizzare i</w:t>
+              <w:t>Criterio di valutazione 2 Analizzare i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> bisogni del cliente</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5865">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> e presentare soluzioni</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="519369C9" w14:textId="4A74BF93" w:rsidR="009C1BFD" w:rsidRPr="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
@@ -12865,60 +11929,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1F4E3623" w14:textId="2399E2C8" w:rsidR="009C1BFD" w:rsidRPr="00CC1ED9" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1BFD" w:rsidRPr="00CC1ED9" w14:paraId="7F8FD75C" w14:textId="77777777" w:rsidTr="00F10D6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A776F2F" w14:textId="62838ECD" w:rsidR="009C1BFD" w:rsidRPr="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6DBB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -13462,60 +12524,58 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1BFD" w14:paraId="10044783" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="0904D0CB" w14:textId="634C18CD" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18CABFDC" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="352F12AB" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="041A0E02" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13714,113 +12774,67 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>A+C «Informazione 2»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42237704" w14:textId="752ED39C" w:rsidR="00F10D6F" w:rsidRPr="00D72A4B" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00D72A4B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6599B329" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -13922,75 +12936,51 @@
           <w:tcPr>
             <w:tcW w:w="8331" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="096E5FE4" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRPr="00DA41D5" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA41D5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Consigl</w:t>
+              <w:t>Criterio di valutazione 3 Consigl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>iare il cliente in modo convincente</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06ADC79D" w14:textId="6A61742F" w:rsidR="00F10D6F" w:rsidRPr="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
@@ -14025,60 +13015,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="53CF868F" w14:textId="5DF00A54" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w14:paraId="52286C0C" w14:textId="77777777" w:rsidTr="00F10D6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7630" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0CECE234" w14:textId="6DD3FB97" w:rsidR="00F10D6F" w:rsidRPr="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006177BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -14588,60 +13576,58 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w14:paraId="7FE5E854" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="6FB2481F" w14:textId="0FC260A4" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2585C526" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17E90E43" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62D4D071" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -14792,60 +13778,58 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73697845" w14:textId="57FD9F1E" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="003479F4" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3037E11C" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -14957,137 +13941,104 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00533E99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Criterio di valutazion</w:t>
             </w:r>
             <w:r w:rsidR="003479F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">e </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="003479F4">
+              <w:t>e 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00533E99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00533E99">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>Progettare professionalmente la conclusione della vendita</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F4B887F" w14:textId="03B1ED15" w:rsidR="00F10D6F" w:rsidRPr="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Domanda guida</w:t>
             </w:r>
             <w:r w:rsidRPr="00085754">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> in form</w:t>
+              <w:t xml:space="preserve"> Le persona in form</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>azione</w:t>
             </w:r>
             <w:r w:rsidRPr="00085754">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> esegue professionalmente la co</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
@@ -15098,60 +14049,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4FC03F1C" w14:textId="6D50D08D" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="003479F4" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w14:paraId="28B4242B" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08103A05" w14:textId="6834975B" w:rsidR="00F10D6F" w:rsidRPr="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085754">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -15628,60 +14577,58 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w14:paraId="22B9D98E" w14:textId="77777777" w:rsidTr="003479F4">
         <w:trPr>
           <w:trHeight w:val="5661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="725BD6B9" w14:textId="2C0A1A25" w:rsidR="00F10D6F" w:rsidRDefault="003479F4" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="484975C3" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45378BBD" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EF89996" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -15798,117 +14745,127 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7629"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="4597"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="553"/>
       </w:tblGrid>
       <w:tr w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w14:paraId="4C33AD88" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="300B3B06" w14:textId="76824116" w:rsidR="00617B57" w:rsidRPr="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
+          <w:p w14:paraId="300B3B06" w14:textId="5F8D424C" w:rsidR="00617B57" w:rsidRPr="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Campo di competenze operative </w:t>
             </w:r>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>A+C «In generale»</w:t>
+              <w:t>A+C «</w:t>
+            </w:r>
+            <w:r w:rsidR="007D62AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>trasversale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012298C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4597" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39E41625" w14:textId="4E74C07E" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valutazione </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E324F6C" w14:textId="77777777" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -16010,282 +14967,178 @@
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0E6AAD6F" w14:textId="75974F7B" w:rsidR="00617B57" w:rsidRPr="0012298C" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0012298C">
+              <w:t xml:space="preserve">Criterio di valutazione 5 Gestire </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0012298C">
+              <w:t>i clienti</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3C10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Gestire </w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> con professionalità</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738CC2AD" w14:textId="440F6383" w:rsidR="00617B57" w:rsidRPr="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
+          <w:p w14:paraId="738CC2AD" w14:textId="6D885955" w:rsidR="00617B57" w:rsidRPr="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Domanda guida</w:t>
             </w:r>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La persona in formazione si prende cura di una g</w:t>
-[...26 lines deleted...]
-              <w:t>?</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB2B11" w:rsidRPr="00A0062D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>La persona in formazione si prende cura di una gestione professionale dei clienti impiegando e applicando correttamente le conoscenze dell’assortimento / le conoscenze tecniche o professionali?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A155E0E" w14:textId="58DFBE29" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w14:paraId="0CB37295" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706B4C25" w14:textId="44C2EBFB" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
+          <w:p w14:paraId="706B4C25" w14:textId="4F854FA5" w:rsidR="00617B57" w:rsidRPr="00FB2B11" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Realizzato pienamente: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0012298C">
-[...68 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00FB2B11" w:rsidRPr="00A0062D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>nella consulenza dei clienti la persona in formazione impiega in modo corretto ed esauriente le conoscenze dell’assortimento e le conoscenze tecniche o professionali. I suoi argomenti sono comprensibili e orientati ai clienti. Riconosce e applica ulteriori opportunità di consulenza e vendita.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F551848" w14:textId="27C75645" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00145254" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -16652,60 +15505,59 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00617B57" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="5039"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0334BCA2" w14:textId="458CA957" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Osservazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="19354E33" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D05A89D" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D224E59" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -16963,96 +15815,74 @@
         </w:rPr>
         <w:t>adattata al livello CFP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDA2591" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00DC52C5" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="1828"/>
         <w:gridCol w:w="10657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00DA3BE6" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="001179C4" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3EDFEA64" w14:textId="29D62DD0" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00DC52C5" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Situazione</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Situazione iniziale</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14606194" w14:textId="1A6153CF" w:rsidR="00CA4363" w:rsidRPr="00CA4363" w:rsidRDefault="00CA4363" w:rsidP="00CA4363">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="300" w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4363">
               <w:rPr>
@@ -17145,101 +15975,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> merce?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C9329A0" w14:textId="77777777" w:rsidR="00CA4363" w:rsidRPr="00CA4363" w:rsidRDefault="00CA4363" w:rsidP="00CA4363">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="300" w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA4363">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Descrizione</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Descrizione dei clienti</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0A805FE4" w14:textId="05218E88" w:rsidR="006C0A53" w:rsidRPr="00CA4363" w:rsidRDefault="00CA4363" w:rsidP="00783C74">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4363">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -17247,51 +16035,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ciascun compito parziale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EB6413" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CA4363" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00DA3BE6" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="001179C4" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="65D9D725" w14:textId="0765C316" w:rsidR="006C0A53" w:rsidRPr="00DC52C5" w:rsidRDefault="00DC52C5" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC52C5">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Definizione de</w:t>
@@ -17319,108 +16107,77 @@
           </w:p>
           <w:p w14:paraId="711F897E" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00DC52C5" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61EAABEB" w14:textId="358C96D9" w:rsidR="006C0A53" w:rsidRDefault="00CA4363" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Compito</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Compito parziale </w:t>
+            </w:r>
+            <w:r w:rsidR="006C0A53" w:rsidRPr="00BC106D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D24E09" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00BC106D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>parziale</w:t>
-[...28 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="590865D1" w14:textId="0CD14DF0" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="00CA4363" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C2F3C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Allestisca un catalogo di idee per procurarsi e pianificare la presentazione d</w:t>
             </w:r>
@@ -17512,51 +16269,51 @@
             </w:r>
             <w:r w:rsidRPr="006C2F3C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Internet, istruzioni e mezzi ausiliari)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F19245B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00DA3BE6" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="001179C4" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D7B4032" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5A893F" w14:textId="54D5126E" w:rsidR="006C0A53" w:rsidRDefault="006C2F3C" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -17668,51 +16425,51 @@
               <w:t xml:space="preserve"> concernente il pi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ano del negozio)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD14113" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00DA3BE6" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="001179C4" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C5C0E31" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22995222" w14:textId="0F2B3899" w:rsidR="006C0A53" w:rsidRPr="00BC106D" w:rsidRDefault="00091048" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -17879,51 +16636,51 @@
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> merce)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B52083B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00DA3BE6" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="001179C4" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4671F9E2" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D8C4033" w14:textId="5D77D23B" w:rsidR="006C0A53" w:rsidRDefault="00091048" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -18053,51 +16810,51 @@
               <w:t>ve istruzione (es. principi della presentazione</w:t>
             </w:r>
             <w:r w:rsidR="006C0A53" w:rsidRPr="00091048">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF22C5B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00DA3BE6" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="001179C4" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56578D5E" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77D7259D" w14:textId="5264F50F" w:rsidR="006C0A53" w:rsidRDefault="00091048" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -18206,85 +16963,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F49E3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Breve istruzione (es. domande guida per l’analisi)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="229B1E89" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="008F49E3" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F49E3" w:rsidRPr="00DA3BE6" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="008F49E3" w:rsidRPr="001179C4" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C8FA95E" w14:textId="004B71B2" w:rsidR="008F49E3" w:rsidRPr="0002169C" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadro temporale / </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Quadro temporale / organizzazione</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2E617A87" w14:textId="3BE392C4" w:rsidR="008F49E3" w:rsidRPr="008F49E3" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Svolgimento del colloquio professionale: </w:t>
             </w:r>
@@ -18323,76 +17069,74 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">onale: </w:t>
             </w:r>
             <w:r w:rsidR="00F47EF1">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="009B56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> minuti).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F49E3" w:rsidRPr="00DA3BE6" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="008F49E3" w:rsidRPr="001179C4" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="458F4BBE" w14:textId="31576766" w:rsidR="008F49E3" w:rsidRPr="0002169C" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicazioni</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="526F46D0" w14:textId="1A2FF2B1" w:rsidR="008F49E3" w:rsidRPr="009B56ED" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Attui questo compito di preparazione direttamente nella sua azienda tramite una presentazione concreta d</w:t>
             </w:r>
@@ -18711,71 +17455,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6A4E1E" w14:textId="515CF90D" w:rsidR="00707012" w:rsidRPr="00B47450" w:rsidRDefault="00707012" w:rsidP="00707012">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47450">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Per </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> deve essere posta </w:t>
+        <w:t xml:space="preserve">Per ciascun  blocco deve essere posta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B82E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>almeno</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47450">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> una domanda </w:t>
       </w:r>
       <w:r w:rsidR="00CC20CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
@@ -18863,81 +17587,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Possibili domande di concretizzazione relative alla procedura / alla preparazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="00B35F0D" w14:textId="3CF2808B" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00392C58" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Soluzione</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Soluzione </w:t>
+            </w:r>
+            <w:r w:rsidR="007D6902">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>modello</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w14:paraId="7586BF7C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78E3659A" w14:textId="40D9CFA3" w:rsidR="006C0A53" w:rsidRPr="00392C58" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392C58">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -19235,81 +17946,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2530C913" w14:textId="79D29ED6" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00392C58" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Soluzione</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Soluzione </w:t>
+            </w:r>
+            <w:r w:rsidR="007D6902">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>modello</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C7112" w14:paraId="2D920DCC" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72B9A8AB" w14:textId="2EE9E968" w:rsidR="006C0A53" w:rsidRPr="00392C58" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392C58">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -19645,81 +18343,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> critiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="25800889" w14:textId="2213E583" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00392C58" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Soluzione</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Soluzione </w:t>
+            </w:r>
+            <w:r w:rsidR="007D6902">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>modello</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C7112" w14:paraId="68F1FD0C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5949C0A7" w14:textId="2BF8E834" w:rsidR="006C0A53" w:rsidRPr="007C7112" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -19795,62 +18480,60 @@
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.2 </w:t>
             </w:r>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mentre prende in consegna la merce, constata che il prodotto </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xy</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>è rotto o danneggiato</w:t>
             </w:r>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19898,62 +18581,60 @@
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.3 </w:t>
             </w:r>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Il fornitore le comunica che il prodotto </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xy</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">non è più </w:t>
             </w:r>
             <w:r w:rsidR="002A3D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19977,51 +18658,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC6EE09" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CD6C7A" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00DA3BE6" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="001179C4" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C592159" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="007C7112" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="212CF029" w14:textId="2B0B96DC" w:rsidR="007C7112" w:rsidRPr="00B82E65" w:rsidRDefault="007C7112" w:rsidP="007C7112">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -20347,60 +19028,58 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79DBF89A" w14:textId="281F1861" w:rsidR="00E673DF" w:rsidRPr="00A517A6" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A517A6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06DD2D33" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -20607,60 +19286,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="69A4BB99" w14:textId="103AFB46" w:rsidR="00E673DF" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E673DF" w:rsidRPr="00CC1ED9" w14:paraId="4EA95552" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D787AF" w14:textId="124848AE" w:rsidR="00E673DF" w:rsidRPr="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B522F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -21101,60 +19778,58 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E673DF" w:rsidRPr="00862A34" w14:paraId="1FA4B104" w14:textId="77777777" w:rsidTr="00E673DF">
         <w:trPr>
           <w:trHeight w:val="4810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7C003445" w14:textId="073A13F9" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2EE2411D" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38E8CDBA" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56292A64" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -21298,121 +19973,75 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B1EC073" w14:textId="1FFCE4E9" w:rsidR="00943E0D" w:rsidRPr="00A517A6" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A517A6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A517A6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75C9DB75" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -21514,190 +20143,145 @@
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="78A8F46A" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00103626" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103626">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00103626">
+              <w:t xml:space="preserve">Criterio di valutazione 2 Preparare la </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>presentazione</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D81D0BA" w14:textId="52A2DC7C" w:rsidR="00943E0D" w:rsidRPr="00943E0D" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Domanda guida</w:t>
             </w:r>
             <w:r w:rsidRPr="00492C35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> La procedura che la persona in formazione applica </w:t>
             </w:r>
             <w:r w:rsidR="00722443">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>mentre pianifica e prepara la pr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">esentazione di merce risp. servizi </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>esentazione di merce risp. servizi è efficace</w:t>
+            </w:r>
             <w:r w:rsidRPr="00492C35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4831255F" w14:textId="587A9EAE" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t>:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Giustificazione:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w14:paraId="26379C75" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097CFC19" w14:textId="7CD90464" w:rsidR="00943E0D" w:rsidRPr="00722443" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6095">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -22090,51 +20674,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="138D9EE6" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E0D" w:rsidRPr="00DA3BE6" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00943E0D" w:rsidRPr="001179C4" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="6130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="43F9C222" w14:textId="443F5B09" w:rsidR="00943E0D" w:rsidRPr="00E673DF" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -22563,121 +21147,75 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45E5A40F" w14:textId="066FE8BD" w:rsidR="00943E0D" w:rsidRPr="00995022" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00995022">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00995022">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15D3AC18" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -22779,75 +21317,51 @@
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1A16CC2A" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CA7706" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA7706">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Giustificare </w:t>
+              <w:t xml:space="preserve">Criterio di valutazione 3 Giustificare </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>la procedura in modo comprensibile e condivisibile</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BBD6248" w14:textId="6772E64F" w:rsidR="00943E0D" w:rsidRPr="00943E0D" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF67BD">
               <w:rPr>
@@ -22963,60 +21477,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4B702305" w14:textId="64ADB6E3" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w14:paraId="345087C3" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F69474" w14:textId="5B92EA53" w:rsidR="00943E0D" w:rsidRPr="00943E0D" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64133">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -23359,51 +21871,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25B412E3" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E0D" w:rsidRPr="00DA3BE6" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00943E0D" w:rsidRPr="001179C4" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="545A3AF1" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00E673DF" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -23810,121 +22322,75 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1692C7F6" w14:textId="17601496" w:rsidR="00943E0D" w:rsidRPr="006A4760" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006A4760">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006A4760">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="180DDE2B" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -24026,75 +22492,51 @@
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="067C0274" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00B05979" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B05979">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Procedere in modo</w:t>
+              <w:t>Criterio di valutazione 4 Procedere in modo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> plausibile nelle situazioni critiche</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06884522" w14:textId="01515673" w:rsidR="00943E0D" w:rsidRPr="00943E0D" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
@@ -24147,60 +22589,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="34D0CEBE" w14:textId="43042E9F" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w14:paraId="65E2F2DB" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B50AFE1" w14:textId="3A3792E7" w:rsidR="00943E0D" w:rsidRPr="00943E0D" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B05979">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -24588,51 +23028,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24EBDC0C" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E0D" w:rsidRPr="00DA3BE6" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00943E0D" w:rsidRPr="001179C4" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="4095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="1892CFCF" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00E673DF" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -25051,51 +23491,51 @@
         </w:rPr>
         <w:t>servizi già allestita</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FEE08F" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00C34311" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="10658"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00DA3BE6" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="001179C4" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70F9D3FE" w14:textId="06145234" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00C34311" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Situazione iniziale</w:t>
             </w:r>
           </w:p>
@@ -25126,51 +23566,51 @@
               <w:t xml:space="preserve">I periti d’esame scelgono una presentazione di merce risp. servizi </w:t>
             </w:r>
             <w:r w:rsidR="00CC20CD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">già allestita </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>per l’analisi nel negozio risp. presso lo sportello della persona in formazione.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00DA3BE6" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="001179C4" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="552BA669" w14:textId="33FF2279" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C34311">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Definizione de</w:t>
             </w:r>
@@ -25187,89 +23627,58 @@
             <w:r w:rsidRPr="00C34311">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> compiti per le persone in formazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D06DFDF" w14:textId="77777777" w:rsidR="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Compito</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Compito parziale </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC106D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29548061" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00BC106D" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10658" w:type="dxa"/>
@@ -25284,308 +23693,188 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Analizzi la presentazione di merce risp. servizi secondo i seguenti aspetti:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4907D1C1" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="009E4881" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Punti forti e punti deboli</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4C06A457" w14:textId="217C367C" w:rsidR="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Gruppo</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Gruppo target </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC20CD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t>interessato</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="35DB8588" w14:textId="58D8F5A9" w:rsidR="00C34311" w:rsidRPr="00CD2C84" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Possibile obiettivo della presentazione di merce risp. servizi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AF8037" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00DA3BE6" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="001179C4" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28121360" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419E89C6" w14:textId="77777777" w:rsidR="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Compito</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Compito parziale </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC106D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="769ADE46" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00BC106D" w:rsidRDefault="00C34311" w:rsidP="00C34311">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>parziale</w:t>
-[...28 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10658" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A1842D3" w14:textId="4122EACE" w:rsidR="00C34311" w:rsidRPr="00BB5BFB" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Prenda nota delle possibilità di miglioramento che </w:t>
             </w:r>
@@ -25598,120 +23887,89 @@
               </w:rPr>
               <w:t>individua</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nella presentazione di merce risp. servizi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="079445C6" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00DA3BE6" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="001179C4" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FEB711" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EC1D434" w14:textId="1AEDDA24" w:rsidR="00C34311" w:rsidRPr="00BC106D" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Compito</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t>Compito parziale 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10658" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D663F5" w14:textId="6EEE90FA" w:rsidR="00C34311" w:rsidRPr="00BB5BFB" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presenti i risultati dell</w:t>
             </w:r>
@@ -25724,85 +23982,74 @@
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>analisi e giustifichi le sue risposte.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2171B7" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00DA3BE6" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="001179C4" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="033B829C" w14:textId="7AC33F3E" w:rsidR="00C34311" w:rsidRPr="0002169C" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadro temporale / </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Quadro temporale / organizzazione</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D0E587D" w14:textId="659D5705" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Svolgimento del colloquio professionale: </w:t>
             </w:r>
@@ -25823,76 +24070,74 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> minuti (appunti da parte della persona in formazione: 5 minuti; presentazione dei risultati e domande di chiarimento: </w:t>
             </w:r>
             <w:r w:rsidR="00EB16BE">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> minuti; gestione di una o più situazioni critiche: 5 minuti).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00DA3BE6" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="001179C4" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="341122A0" w14:textId="276FEBF9" w:rsidR="00C34311" w:rsidRPr="0002169C" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicazioni</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="32B3D51D" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="002E0A55" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0A55">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Durante la sua analisi può prendere degli appunti. </w:t>
             </w:r>
@@ -26139,71 +24384,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BA66F6" w14:textId="49F68977" w:rsidR="008C02F8" w:rsidRPr="008C02F8" w:rsidRDefault="008C02F8" w:rsidP="008C02F8">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47450">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Per </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> deve essere posta </w:t>
+        <w:t xml:space="preserve">Per ciascun  blocco deve essere posta </w:t>
       </w:r>
       <w:r w:rsidRPr="00B82E65">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>almeno</w:t>
       </w:r>
       <w:r w:rsidRPr="00B47450">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> una domanda </w:t>
       </w:r>
       <w:r w:rsidR="00CC20CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="20"/>
@@ -26305,186 +24530,96 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="610C1152" w14:textId="3B2E3D13" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00120238" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Soluzione</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Soluzione modello</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="602EC294" w14:textId="77777777" w:rsidTr="008C02F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7925BAA8" w14:textId="14236577" w:rsidR="00120238" w:rsidRPr="0002169C" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90812">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.1.1 Quali informazioni importanti relative alla merce risp. al servizio comprende questa presentazione di merce risp. servizi? </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Eventualmente</w:t>
-[...67 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Eventualmente: quali informazioni mancano</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3776B5F1" w14:textId="77777777" w:rsidR="00120238" w:rsidRPr="00CD6C7A" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
@@ -26742,81 +24877,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8699" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2DF56139" w14:textId="796F6C0C" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00120238" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Soluzione</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Soluzione modello</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="7C320DCD" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="390E6BAD" w14:textId="685203C9" w:rsidR="00120238" w:rsidRPr="00120238" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6506D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -27112,81 +25225,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Possibili domande relative a situazioni critiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8699" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0D119CA4" w14:textId="0C4D569D" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00120238" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Soluzione</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Soluzione modello</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="366316A3" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27C9EA42" w14:textId="51B7FF80" w:rsidR="00120238" w:rsidRPr="00120238" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F34E3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -27270,73 +25361,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="12C1AD93" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12682A88" w14:textId="4775B15D" w:rsidR="00120238" w:rsidRPr="00120238" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C0523">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.2.3.2 Mentre prende in consegna la merce, constata che il prodotto </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> è rotto</w:t>
+              <w:t>1.2.3.2 Mentre prende in consegna la merce, constata che il prodotto xy è rotto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> e danneggiato</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0523">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -27383,102 +25452,80 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.3 Durante l’ascolto la seguente idea ha attirato la mia attenzione: supponiamo che io le proponga di tralasciare la fase X risp. </w:t>
             </w:r>
             <w:r w:rsidR="001345D9">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0523">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">l </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008C0523">
+              <w:t xml:space="preserve">l prodotto  Y. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69938080" w14:textId="77777777" w:rsidR="00120238" w:rsidRPr="00CD6C7A" w:rsidRDefault="00120238" w:rsidP="00120238">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:val="it-CH"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008C0523">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:val="it-CH"/>
-[...23 lines deleted...]
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120238" w:rsidRPr="00DA3BE6" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00120238">
+      <w:tr w:rsidR="00120238" w:rsidRPr="001179C4" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="05B16FF0" w14:textId="77777777" w:rsidR="00120238" w:rsidRPr="00085D51" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="472E9531" w14:textId="5105773A" w:rsidR="00120238" w:rsidRPr="00B82E65" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -27787,67 +25834,57 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BD45224" w14:textId="40C88BC2" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valutazione </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B601774" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -28028,60 +26065,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="210A18CB" w14:textId="31BAE158" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="2D3E493A" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE161A7" w14:textId="34C8CFBD" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987BAB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -28459,60 +26494,58 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00013404" w:rsidRPr="00862A34" w14:paraId="03699A67" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="5072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="65ED2BFE" w14:textId="15634BD5" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="56BDA97B" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="451BB757" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53554E69" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -28793,121 +26826,75 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BEDD856" w14:textId="4C44932A" w:rsidR="00013404" w:rsidRPr="00E12FEC" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E12FEC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E12FEC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E9155BF" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -29009,75 +26996,51 @@
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2C56DBEA" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00987BAB" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987BAB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Proporre de</w:t>
+              <w:t>Criterio di valutazione 2 Proporre de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00987BAB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> miglio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -29134,60 +27097,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3CE888AA" w14:textId="7C56CFE7" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="5A92FCA4" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF589EF" w14:textId="1BA2AF3E" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6307">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -29593,51 +27554,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013404" w:rsidRPr="00DA3BE6" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00013404" w:rsidRPr="001179C4" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="6130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="249F979E" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -30044,121 +28005,75 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A1B5202" w14:textId="71E49049" w:rsidR="007D6A20" w:rsidRPr="00E56F2C" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00E56F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E56F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05260300" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -30260,75 +28175,51 @@
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="548059D2" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="006B4162" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B4162">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Giustificare in modo condivisibile i punti forti e </w:t>
+              <w:t xml:space="preserve">Criterio di valutazione 3 Giustificare in modo condivisibile i punti forti e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>i punti deboli dei miglioramenti proposti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A93F63" w14:textId="5B02B49D" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
@@ -30381,60 +28272,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="18F17369" w14:textId="1CB49C27" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w14:paraId="76E71C36" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5555966D" w14:textId="143C55DF" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4F25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -30777,51 +28666,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25CC39AF" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00DA3BE6" w14:paraId="361A4BDD" w14:textId="77777777" w:rsidTr="007D6A20">
+      <w:tr w:rsidR="007D6A20" w:rsidRPr="001179C4" w14:paraId="361A4BDD" w14:textId="77777777" w:rsidTr="007D6A20">
         <w:trPr>
           <w:trHeight w:val="5243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="4547590D" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00E673DF" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -31193,121 +29082,75 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37E0547D" w14:textId="0FB3B6D4" w:rsidR="000E208E" w:rsidRPr="009A6CDD" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009A6CDD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009A6CDD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...43 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(conta doppio)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="341614D4" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -31409,75 +29252,51 @@
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="37F430DD" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00EA6307" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA6307">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Procedere in modo plausibile nelle situazioni critic</w:t>
+              <w:t>Criterio di valutazione 4 Procedere in modo plausibile nelle situazioni critic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>he</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76F73661" w14:textId="2E03534C" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
@@ -31512,60 +29331,58 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="04EE2532" w14:textId="2C706119" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w14:paraId="5D4074CB" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E0168BF" w14:textId="429D8C47" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B05979">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -31971,51 +29788,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="501CF335" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000E208E" w:rsidRPr="00DA3BE6" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="001179C4" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="5568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="443A6F1C" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00E673DF" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -32405,51 +30222,51 @@
         </w:rPr>
         <w:t>Stato: 13 novembre 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2970A3" w14:textId="77777777" w:rsidR="0007681D" w:rsidRPr="00E34FC3" w:rsidRDefault="0007681D" w:rsidP="0007681D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="8109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w14:paraId="641BB0B8" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="00BD0C23" w:rsidRPr="001179C4" w14:paraId="641BB0B8" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33FD0D8D" w14:textId="45D9E06F" w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w:rsidRDefault="00BD0C23" w:rsidP="00BD0C23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0C23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>3 o 6 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -32635,51 +30452,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0C23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Osservazione per i periti d’esame: per attribuire il punteggio massimo non è necessaria una prestazione perfetta. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="551D6795" w14:textId="77777777" w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w:rsidRDefault="00BD0C23" w:rsidP="00BD0C23">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w14:paraId="5E3F7879" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="00BD0C23" w:rsidRPr="001179C4" w14:paraId="5E3F7879" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15576AC6" w14:textId="049E7615" w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w:rsidRDefault="00BD0C23" w:rsidP="00BD0C23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0C23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>2 o 4 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -32844,51 +30661,51 @@
               <w:pStyle w:val="Aufzhlungszeichen"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0C23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Esempio: una risposta / un’azione prevalentemente corretta, ma in parte con scarsa profondità oppure con pochi dettagli specifici.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB7C64F" w14:textId="77777777" w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w:rsidRDefault="00BD0C23" w:rsidP="00BD0C23">
             <w:pPr>
               <w:pStyle w:val="Aufzhlungszeichen"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w14:paraId="354293A2" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="00BD0C23" w:rsidRPr="001179C4" w14:paraId="354293A2" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43FDA781" w14:textId="19A761BF" w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w:rsidRDefault="00BD0C23" w:rsidP="00BD0C23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0C23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>1 o 2 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -33075,51 +30892,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0C23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Esempio: una risposta / un’azione che contiene alcuni elementi corretti, ma che rimane superficiale o incompleta in numerose parti.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25C297B4" w14:textId="77777777" w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w:rsidRDefault="00BD0C23" w:rsidP="00BD0C23">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w14:paraId="45EFE18B" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="00BD0C23" w:rsidRPr="001179C4" w14:paraId="45EFE18B" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56266D04" w14:textId="223A2015" w:rsidR="00BD0C23" w:rsidRPr="00BD0C23" w:rsidRDefault="00BD0C23" w:rsidP="00BD0C23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0C23">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>0 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -33341,84 +31158,60 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D3C6921" w14:textId="77777777" w:rsidR="0063547B" w:rsidRPr="00DC52C5" w:rsidRDefault="0063547B" w:rsidP="0063547B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="659096EC" w14:textId="40EA6435" w:rsidR="00537244" w:rsidRDefault="00E34FC3" w:rsidP="00537244">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk81555751"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Osservazioni</w:t>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Osservazioni / anomalie</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="636F0F1C" w14:textId="77777777" w:rsidR="0063547B" w:rsidRPr="00B61EF0" w:rsidRDefault="0063547B" w:rsidP="0063547B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08BD3525" w14:textId="3680C137" w:rsidR="003D7F97" w:rsidRDefault="00B61EF0" w:rsidP="00B61EF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -38438,70 +36231,70 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sectPr w:rsidR="00B61EF0" w:rsidSect="00F663A6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="782" w:bottom="567" w:left="782" w:header="568" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D40EDF9" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="7B787451" w14:textId="77777777" w:rsidR="009A4F0A" w:rsidRDefault="009A4F0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CF2D924" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="170C3B8E" w14:textId="77777777" w:rsidR="009A4F0A" w:rsidRDefault="009A4F0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -38534,75 +36327,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00855671" w14:textId="77777777" w:rsidR="00297F51" w:rsidRDefault="00297F51">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E14F9BB" w14:textId="26791DC4" w:rsidR="00707045" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00E355EB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2993"/>
         <w:tab w:val="decimal" w:pos="15168"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00654BBC">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t>Ramo di formazione e d’esame</w:t>
     </w:r>
@@ -38743,232 +36536,202 @@
     </w:r>
     <w:r w:rsidR="00E355EB" w:rsidRPr="00654BBC">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00E355EB" w:rsidRPr="00E355EB">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A57D7AE" w14:textId="7821DFFF" w:rsidR="00707045" w:rsidRPr="00C07C63" w:rsidRDefault="00FF6417">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t xml:space="preserve">Ramo di </w:t>
+      <w:t>Ramo di formazione e d’esame</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AE3856D" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="7A424DA2" w14:textId="77777777" w:rsidR="009A4F0A" w:rsidRDefault="009A4F0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0145C3B7" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="644D47EE" w14:textId="77777777" w:rsidR="009A4F0A" w:rsidRDefault="009A4F0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="227FF089" w14:textId="53E85C43" w:rsidR="00297F51" w:rsidRDefault="00297F51">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1226F5E9" w14:textId="14285820" w:rsidR="00707045" w:rsidRPr="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="006C0A53">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="12780"/>
         <w:tab w:val="right" w:pos="15300"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FF6417">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Procedura di </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">qualificazione per </w:t>
     </w:r>
     <w:r w:rsidRPr="00FF6417">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Assistenti del commercio al dettaglio CFP – variante </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="00AD7EBC">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="006C0A53" w:rsidRPr="00FF6417">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FF6417">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t>N. candidata / candidato</w:t>
     </w:r>
     <w:r w:rsidR="00707045" w:rsidRPr="00FF6417">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00707045" w:rsidRPr="00FF6417">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="it-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05964B93" w14:textId="16D06611" w:rsidR="005E70D7" w:rsidRDefault="005E70D7" w:rsidP="00FB4760">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7180BA32" wp14:editId="0AD4B09F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-147036</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1316990" cy="489585"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
@@ -39116,51 +36879,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DFB7E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8FEDF08"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -40108,53 +37871,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="817696950">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1320109466">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1567379226">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="679814934">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2129539872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="884486171">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -40312,50 +38074,51 @@
     <w:rsid w:val="000E76E0"/>
     <w:rsid w:val="000F0B51"/>
     <w:rsid w:val="000F1821"/>
     <w:rsid w:val="000F210D"/>
     <w:rsid w:val="000F2E3C"/>
     <w:rsid w:val="000F3029"/>
     <w:rsid w:val="000F3EAB"/>
     <w:rsid w:val="000F4103"/>
     <w:rsid w:val="000F4122"/>
     <w:rsid w:val="000F42B5"/>
     <w:rsid w:val="000F5029"/>
     <w:rsid w:val="000F5E48"/>
     <w:rsid w:val="000F6560"/>
     <w:rsid w:val="000F6C15"/>
     <w:rsid w:val="000F7488"/>
     <w:rsid w:val="00100443"/>
     <w:rsid w:val="0010048F"/>
     <w:rsid w:val="001044FB"/>
     <w:rsid w:val="001047DD"/>
     <w:rsid w:val="001054AE"/>
     <w:rsid w:val="00105906"/>
     <w:rsid w:val="00107E9E"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="0011315A"/>
     <w:rsid w:val="00116A09"/>
+    <w:rsid w:val="001179C4"/>
     <w:rsid w:val="00120238"/>
     <w:rsid w:val="00122287"/>
     <w:rsid w:val="0012381C"/>
     <w:rsid w:val="00123D6F"/>
     <w:rsid w:val="00125E50"/>
     <w:rsid w:val="001262D2"/>
     <w:rsid w:val="0012757F"/>
     <w:rsid w:val="0012762C"/>
     <w:rsid w:val="00130EAC"/>
     <w:rsid w:val="0013241A"/>
     <w:rsid w:val="00132ECA"/>
     <w:rsid w:val="001330FE"/>
     <w:rsid w:val="0013344D"/>
     <w:rsid w:val="00133803"/>
     <w:rsid w:val="001345D9"/>
     <w:rsid w:val="00135D1A"/>
     <w:rsid w:val="001365E9"/>
     <w:rsid w:val="00137227"/>
     <w:rsid w:val="0013776F"/>
     <w:rsid w:val="00137FFB"/>
     <w:rsid w:val="001413E7"/>
     <w:rsid w:val="0014157B"/>
     <w:rsid w:val="00141DBF"/>
     <w:rsid w:val="00143DAD"/>
     <w:rsid w:val="001441B9"/>
@@ -41270,50 +39033,51 @@
     <w:rsid w:val="007A73A1"/>
     <w:rsid w:val="007A7CCA"/>
     <w:rsid w:val="007B1090"/>
     <w:rsid w:val="007B110A"/>
     <w:rsid w:val="007B1299"/>
     <w:rsid w:val="007B42C2"/>
     <w:rsid w:val="007B449E"/>
     <w:rsid w:val="007B46B8"/>
     <w:rsid w:val="007B4E79"/>
     <w:rsid w:val="007B4E8F"/>
     <w:rsid w:val="007B5732"/>
     <w:rsid w:val="007B5FB6"/>
     <w:rsid w:val="007B6208"/>
     <w:rsid w:val="007B641B"/>
     <w:rsid w:val="007B6481"/>
     <w:rsid w:val="007B6C32"/>
     <w:rsid w:val="007C2410"/>
     <w:rsid w:val="007C2B30"/>
     <w:rsid w:val="007C2EE9"/>
     <w:rsid w:val="007C52C4"/>
     <w:rsid w:val="007C7112"/>
     <w:rsid w:val="007C7429"/>
     <w:rsid w:val="007D0D95"/>
     <w:rsid w:val="007D299A"/>
     <w:rsid w:val="007D5139"/>
+    <w:rsid w:val="007D62AF"/>
     <w:rsid w:val="007D6902"/>
     <w:rsid w:val="007D6A20"/>
     <w:rsid w:val="007D6FA3"/>
     <w:rsid w:val="007D718D"/>
     <w:rsid w:val="007D76DA"/>
     <w:rsid w:val="007E0C54"/>
     <w:rsid w:val="007E2C9B"/>
     <w:rsid w:val="007E33A1"/>
     <w:rsid w:val="007E4323"/>
     <w:rsid w:val="007E468F"/>
     <w:rsid w:val="007E50D6"/>
     <w:rsid w:val="007E5E56"/>
     <w:rsid w:val="007E611B"/>
     <w:rsid w:val="007E7E33"/>
     <w:rsid w:val="007F0EF1"/>
     <w:rsid w:val="007F20AD"/>
     <w:rsid w:val="007F223B"/>
     <w:rsid w:val="007F22B6"/>
     <w:rsid w:val="007F233C"/>
     <w:rsid w:val="007F2862"/>
     <w:rsid w:val="007F35C0"/>
     <w:rsid w:val="007F4695"/>
     <w:rsid w:val="007F47C0"/>
     <w:rsid w:val="007F6D0E"/>
     <w:rsid w:val="007F7C27"/>
@@ -41518,50 +39282,51 @@
     <w:rsid w:val="00976245"/>
     <w:rsid w:val="009771CE"/>
     <w:rsid w:val="009775D8"/>
     <w:rsid w:val="00980B7C"/>
     <w:rsid w:val="00982AA9"/>
     <w:rsid w:val="00983067"/>
     <w:rsid w:val="0098377B"/>
     <w:rsid w:val="009837CC"/>
     <w:rsid w:val="0098404A"/>
     <w:rsid w:val="00984872"/>
     <w:rsid w:val="00984EA5"/>
     <w:rsid w:val="00990267"/>
     <w:rsid w:val="00990282"/>
     <w:rsid w:val="009943A2"/>
     <w:rsid w:val="009945E3"/>
     <w:rsid w:val="00995022"/>
     <w:rsid w:val="00997C01"/>
     <w:rsid w:val="00997F6E"/>
     <w:rsid w:val="009A17EA"/>
     <w:rsid w:val="009A253C"/>
     <w:rsid w:val="009A3286"/>
     <w:rsid w:val="009A3485"/>
     <w:rsid w:val="009A39B7"/>
     <w:rsid w:val="009A434C"/>
     <w:rsid w:val="009A4EB0"/>
+    <w:rsid w:val="009A4F0A"/>
     <w:rsid w:val="009A6362"/>
     <w:rsid w:val="009A69F3"/>
     <w:rsid w:val="009A6CDD"/>
     <w:rsid w:val="009A7541"/>
     <w:rsid w:val="009B0B13"/>
     <w:rsid w:val="009B28C7"/>
     <w:rsid w:val="009B358F"/>
     <w:rsid w:val="009B5071"/>
     <w:rsid w:val="009B50E1"/>
     <w:rsid w:val="009B6978"/>
     <w:rsid w:val="009B6D95"/>
     <w:rsid w:val="009C06DD"/>
     <w:rsid w:val="009C1BFD"/>
     <w:rsid w:val="009C2224"/>
     <w:rsid w:val="009C2D9B"/>
     <w:rsid w:val="009C4A5C"/>
     <w:rsid w:val="009C5D5F"/>
     <w:rsid w:val="009C69AA"/>
     <w:rsid w:val="009C6DD3"/>
     <w:rsid w:val="009C7F7D"/>
     <w:rsid w:val="009D0C11"/>
     <w:rsid w:val="009D0EB8"/>
     <w:rsid w:val="009D1D2C"/>
     <w:rsid w:val="009D1E4D"/>
     <w:rsid w:val="009D2BC3"/>
@@ -41578,50 +39343,51 @@
     <w:rsid w:val="009E1703"/>
     <w:rsid w:val="009E1CC7"/>
     <w:rsid w:val="009E3226"/>
     <w:rsid w:val="009E3290"/>
     <w:rsid w:val="009E440F"/>
     <w:rsid w:val="009E4512"/>
     <w:rsid w:val="009E5119"/>
     <w:rsid w:val="009E5818"/>
     <w:rsid w:val="009E67FE"/>
     <w:rsid w:val="009E761E"/>
     <w:rsid w:val="009F078D"/>
     <w:rsid w:val="009F19BB"/>
     <w:rsid w:val="009F1D92"/>
     <w:rsid w:val="009F27D4"/>
     <w:rsid w:val="009F63AC"/>
     <w:rsid w:val="009F6457"/>
     <w:rsid w:val="009F6613"/>
     <w:rsid w:val="009F7014"/>
     <w:rsid w:val="009F70A3"/>
     <w:rsid w:val="009F792C"/>
     <w:rsid w:val="00A00405"/>
     <w:rsid w:val="00A0297A"/>
     <w:rsid w:val="00A03D9F"/>
     <w:rsid w:val="00A04060"/>
     <w:rsid w:val="00A060C1"/>
+    <w:rsid w:val="00A10010"/>
     <w:rsid w:val="00A116C5"/>
     <w:rsid w:val="00A118F6"/>
     <w:rsid w:val="00A11C1E"/>
     <w:rsid w:val="00A11F06"/>
     <w:rsid w:val="00A121B4"/>
     <w:rsid w:val="00A13FCE"/>
     <w:rsid w:val="00A14059"/>
     <w:rsid w:val="00A142D6"/>
     <w:rsid w:val="00A15672"/>
     <w:rsid w:val="00A15DAC"/>
     <w:rsid w:val="00A15EE8"/>
     <w:rsid w:val="00A160FF"/>
     <w:rsid w:val="00A16248"/>
     <w:rsid w:val="00A16F77"/>
     <w:rsid w:val="00A17817"/>
     <w:rsid w:val="00A17936"/>
     <w:rsid w:val="00A17C3B"/>
     <w:rsid w:val="00A17F14"/>
     <w:rsid w:val="00A207BA"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A21E87"/>
     <w:rsid w:val="00A2271C"/>
     <w:rsid w:val="00A23FB8"/>
     <w:rsid w:val="00A241B2"/>
     <w:rsid w:val="00A2524C"/>
@@ -42423,50 +40189,51 @@
     <w:rsid w:val="00F9506F"/>
     <w:rsid w:val="00F95587"/>
     <w:rsid w:val="00F967F0"/>
     <w:rsid w:val="00F97525"/>
     <w:rsid w:val="00FA0DDC"/>
     <w:rsid w:val="00FA106C"/>
     <w:rsid w:val="00FA26EF"/>
     <w:rsid w:val="00FA284D"/>
     <w:rsid w:val="00FA29BF"/>
     <w:rsid w:val="00FA2EE1"/>
     <w:rsid w:val="00FA3517"/>
     <w:rsid w:val="00FA46F3"/>
     <w:rsid w:val="00FA4815"/>
     <w:rsid w:val="00FA60CA"/>
     <w:rsid w:val="00FA7071"/>
     <w:rsid w:val="00FA724E"/>
     <w:rsid w:val="00FA73FE"/>
     <w:rsid w:val="00FA7457"/>
     <w:rsid w:val="00FA7A21"/>
     <w:rsid w:val="00FB11A5"/>
     <w:rsid w:val="00FB1542"/>
     <w:rsid w:val="00FB1549"/>
     <w:rsid w:val="00FB1A79"/>
     <w:rsid w:val="00FB253F"/>
     <w:rsid w:val="00FB29DC"/>
+    <w:rsid w:val="00FB2B11"/>
     <w:rsid w:val="00FB4760"/>
     <w:rsid w:val="00FB4B5A"/>
     <w:rsid w:val="00FB4BC0"/>
     <w:rsid w:val="00FB511B"/>
     <w:rsid w:val="00FB564A"/>
     <w:rsid w:val="00FB6591"/>
     <w:rsid w:val="00FB6B90"/>
     <w:rsid w:val="00FB6CFC"/>
     <w:rsid w:val="00FC0365"/>
     <w:rsid w:val="00FC05B3"/>
     <w:rsid w:val="00FC105D"/>
     <w:rsid w:val="00FC107B"/>
     <w:rsid w:val="00FC1DBF"/>
     <w:rsid w:val="00FC2217"/>
     <w:rsid w:val="00FC275A"/>
     <w:rsid w:val="00FC2CA1"/>
     <w:rsid w:val="00FC2E61"/>
     <w:rsid w:val="00FC32A3"/>
     <w:rsid w:val="00FC3465"/>
     <w:rsid w:val="00FC356A"/>
     <w:rsid w:val="00FC3D10"/>
     <w:rsid w:val="00FC496D"/>
     <w:rsid w:val="00FC5452"/>
     <w:rsid w:val="00FC5559"/>
     <w:rsid w:val="00FC5E59"/>
@@ -42511,51 +40278,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A86F49C"/>
   <w15:docId w15:val="{C35EAA86-DD1E-4F5A-A290-8CE9A616820C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -43383,51 +41150,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B46F04"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="429744641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="834567043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -43679,98 +41446,90 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4fa627c0-3f11-41a5-ac3b-a11a8234356f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="743afb49-19b2-4dde-aff7-8efa380179b6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cefc4bdff5a8ef449ce4407a3d5d7d" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba64bba65a37488497ab8edbc9fe7cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b171daa89db3dd386e01f38bb65f2cdc" ns2:_="" ns3:_="">
     <xsd:import namespace="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <xsd:import namespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="743afb49-19b2-4dde-aff7-8efa380179b6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -43794,50 +41553,55 @@
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e563074-c92b-4eee-9519-9a802d9dc837" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{95390a08-cdde-4e6a-b056-03c5bd35dc1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4fa627c0-3f11-41a5-ac3b-a11a8234356f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -43937,125 +41701,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A143D8F-A15F-4531-9F62-434E9E8A2DC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA3D4DA-9023-4D72-BB50-E2C9069370EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52302787-9E45-4516-B4AA-5F65733C070A}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50C65BB3-55F2-40AE-91A2-3D451E54C2EC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>28800</Characters>
+  <Pages>25</Pages>
+  <Words>4619</Words>
+  <Characters>29104</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>240</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>242</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swiss Post</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33462</CharactersWithSpaces>
+  <CharactersWithSpaces>33656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ablauf praktische Prüfung Detailhandelsfachleute</dc:title>
   <dc:creator>Balsiger Martina, P5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LogoMarke">
     <vt:lpwstr>P</vt:lpwstr>