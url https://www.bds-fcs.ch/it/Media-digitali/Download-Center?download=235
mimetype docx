--- v0 (2025-11-14)
+++ v1 (2026-11-05)
@@ -15,51 +15,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54B04708" w14:textId="3ADDD773" w:rsidR="009367F0" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="00F50F2F">
+    <w:p w14:paraId="54B04708" w14:textId="567028E5" w:rsidR="009367F0" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="00F50F2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="15274"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A336AA">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedura di qualificazione </w:t>
       </w:r>
       <w:r w:rsidR="00FF6417">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
@@ -105,51 +105,61 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="006C0A53" w:rsidRPr="00A336AA">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>ariante 1</w:t>
       </w:r>
       <w:r w:rsidR="00AE17F3">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Stato: ottobre 2025</w:t>
+        <w:t xml:space="preserve"> – Stato: ottobre 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4794">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652CC96F" w14:textId="77777777" w:rsidR="00FB4760" w:rsidRPr="00A336AA" w:rsidRDefault="00FB4760" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="200415E4" w14:textId="32D6B277" w:rsidR="009367F0" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="it-CH"/>
@@ -311,197 +321,261 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2184"/>
         <w:gridCol w:w="4938"/>
         <w:gridCol w:w="2389"/>
         <w:gridCol w:w="2101"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D70F6" w14:paraId="58B53E44" w14:textId="77777777" w:rsidTr="00FF6417">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62101807" w14:textId="576C3397" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Sede dell’esame</w:t>
-            </w:r>
+              <w:t>Sede</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dell’esame</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E76B862" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8C5A66" w14:textId="0816873B" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>N. candidata / candidato</w:t>
-            </w:r>
+              <w:t xml:space="preserve">N. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>candidata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>candidato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6274C9E1" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357199E0" w14:textId="5E890166" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Data / ora</w:t>
+              <w:t xml:space="preserve">Data / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ora</w:t>
             </w:r>
             <w:r w:rsidR="00FF6417">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rio</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6228F7BF" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D70F6" w14:paraId="2E6AEC2A" w14:textId="77777777" w:rsidTr="0009731C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C22956A" w14:textId="41911EB5" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4938" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15CACDC4" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20448BE8" w14:textId="4B944BAA" w:rsidR="004D70F6" w:rsidRPr="003D5E30" w:rsidRDefault="00A336AA" w:rsidP="0009731C">
@@ -521,51 +595,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00B80380" w14:textId="77777777" w:rsidR="004D70F6" w:rsidRDefault="004D70F6" w:rsidP="0009731C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A336AA" w:rsidRPr="008B14ED" w14:paraId="7513F084" w14:textId="77777777" w:rsidTr="0009731C">
+      <w:tr w:rsidR="00A336AA" w:rsidRPr="00367928" w14:paraId="7513F084" w14:textId="77777777" w:rsidTr="0009731C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F2D69B" w14:textId="71606A06" w:rsidR="00A336AA" w:rsidRPr="00A336AA" w:rsidRDefault="00A336AA" w:rsidP="00A336AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062751A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Cognome, nome e visto del perito d’esame 1</w:t>
@@ -727,265 +801,347 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>l’esame?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F9CAAE" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">sì   </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sì</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="339734244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17E15379" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">no   </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="37253516"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6417" w14:paraId="5C9799B4" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13059EA2" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRPr="003D5E30" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Controllo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>documenti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’identità</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59A36AD1" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRPr="0001519F" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001519F">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>È stato controllato il documento personale?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4490" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D45B614" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">sì   </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sì</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1964226935"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26671B86" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">no   </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2129578704"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -998,52 +1154,63 @@
         <w:trPr>
           <w:trHeight w:val="903"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF066CE" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRPr="00C702F8" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Eventi particolari</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Eventi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>particolari</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13262" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27A4D390" w14:textId="77777777" w:rsidR="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="001B36B2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31CC13FC" w14:textId="7B2BB522" w:rsidR="00FB4760" w:rsidRDefault="00FB4760" w:rsidP="009367F0">
       <w:pPr>
         <w:rPr>
@@ -1116,52 +1283,83 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18B3D10B" w14:textId="756E041B" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk83275328"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Voce        secondo l’ofor</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Voce        </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>secondo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l’ofor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45674114" w14:textId="24F7E879" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1182,194 +1380,242 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25386AF1" w14:textId="2263FD7C" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Campi d’esame</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Campi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’esame</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="006B6EC1" w14:textId="752F109A" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durata</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3484955E" w14:textId="6BDF36E5" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00475B53" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Max</w:t>
             </w:r>
             <w:r w:rsidR="00434FC0">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. punti</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00434FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>punti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D62F3EA" w14:textId="65FA1CC3" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Punti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ottenuti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38344943" w14:textId="1560D069" w:rsidR="00475B53" w:rsidRDefault="00434FC0" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponderazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48EB6B0D" w14:textId="22942542" w:rsidR="00475B53" w:rsidRPr="000F1821" w:rsidRDefault="00475B53" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2267,52 +2513,63 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57F6A022" w14:textId="7325AB38" w:rsidR="004F0144" w:rsidRPr="00611E7D" w:rsidRDefault="00434FC0" w:rsidP="004F0144">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nota complessiva</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Nota </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>complessiva</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004F0144">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B6A2EE4" w14:textId="77777777" w:rsidR="004F0144" w:rsidRPr="00611E7D" w:rsidRDefault="004F0144" w:rsidP="004F0144">
             <w:pPr>
               <w:rPr>
@@ -2380,62 +2637,108 @@
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434FC0">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0781B8AE" w14:textId="41EC9653" w:rsidR="006C0A53" w:rsidRDefault="00C01525" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk81555995"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Panoramica dei risultati</w:t>
+        <w:t>Panoramica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>risultati</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="711DA4F4" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15774" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2485,198 +2788,235 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9379" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62C64839" w14:textId="3EFDB91B" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Campi d’esame</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Campi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’esame</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BCD8AF8" w14:textId="007B9F77" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durata</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47594B3F" w14:textId="3388845D" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00611E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pun</w:t>
             </w:r>
             <w:r w:rsidR="00C01525">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ti</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2135" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47A8932B" w14:textId="2821AD6A" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Punti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ottenuti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2922A5F3" w14:textId="00884835" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not</w:t>
             </w:r>
             <w:r w:rsidR="00C01525">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00AE17F3" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00C01525">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00367928" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EEB5C8" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3669,51 +4009,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77714E74" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="00611E7D" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01525" w:rsidRPr="008B14ED" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00C01525">
+      <w:tr w:rsidR="00C01525" w:rsidRPr="00367928" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A0CC23" w14:textId="77777777" w:rsidR="00C01525" w:rsidRPr="003E3BFA" w:rsidRDefault="00C01525" w:rsidP="00C01525">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -4479,51 +4819,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF61E2D" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00654BBC" w:rsidRPr="008B14ED" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00C01525">
+      <w:tr w:rsidR="00654BBC" w:rsidRPr="00367928" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F57247C" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15099" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
@@ -4746,401 +5086,206 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE789F2" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00654BBC" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="00C01525">
+      <w:tr w:rsidR="007D0B4A" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="007D0B4A">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="23"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
+          <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="003E3BFA" w:rsidRDefault="007D0B4A" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F640823" w14:textId="708C7ED6" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
+          <w:p w14:paraId="5F640823" w14:textId="7D973336" w:rsidR="007D0B4A" w:rsidRPr="00654BBC" w:rsidRDefault="007D0B4A" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7687B">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>Presentazione di merce risp. servizi: prop</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> miglioramenti</w:t>
+              <w:t xml:space="preserve">Presentazione di merce risp. servizi: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>Proporre miglioramenti e giustificarli in modo comprensibile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9903DB" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00654BBC" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
+          <w:p w14:paraId="1B9903DB" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00654BBC" w:rsidRDefault="007D0B4A" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5835AA92" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
+          <w:p w14:paraId="5835AA92" w14:textId="6283C1C9" w:rsidR="007D0B4A" w:rsidRPr="003E3BFA" w:rsidRDefault="007D0B4A" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DDD7DDB" w14:textId="48EB04F7" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
+          <w:p w14:paraId="1DDD7DDB" w14:textId="48EB04F7" w:rsidR="007D0B4A" w:rsidRPr="003E3BFA" w:rsidRDefault="007D0B4A" w:rsidP="00654BBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
+          <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00611E7D" w:rsidRDefault="007D0B4A" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
-[...175 lines deleted...]
-          <w:p w14:paraId="4F503B3A" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="00611E7D" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
+          <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00611E7D" w:rsidRDefault="007D0B4A" w:rsidP="00654BBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00654BBC" w:rsidRPr="00611E7D" w14:paraId="705C4D88" w14:textId="77777777" w:rsidTr="00C01525">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2EAFC4" w14:textId="77777777" w:rsidR="00654BBC" w:rsidRPr="003E3BFA" w:rsidRDefault="00654BBC" w:rsidP="00654BBC">
             <w:pPr>
@@ -5386,108 +5531,156 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Nota</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="7211AAA0" w14:textId="5D08ED75" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00654BBC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Punti della parte</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C0A53" w:rsidRPr="003D7F97">
+              <w:t>Punti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1.1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000642D7">
+              <w:t xml:space="preserve"> della </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>parte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006C0A53" w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> 1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="000642D7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Punti della parte</w:t>
-            </w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACB9EA8" w14:textId="0F7C9791" w:rsidR="006C0A53" w:rsidRPr="003D7F97" w:rsidRDefault="00654BBC" w:rsidP="00CF13C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Punti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> della </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>parte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006C0A53" w:rsidRPr="003D7F97">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.</w:t>
             </w:r>
             <w:r w:rsidR="006C0A53">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w14:paraId="77D3370E" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
@@ -6508,90 +6701,195 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DC2D8B" w14:textId="135A22C8" w:rsidR="00837B89" w:rsidRPr="0056403D" w:rsidRDefault="00837B89" w:rsidP="00837B89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056403D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.1 </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E784E">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Relazioni con i clienti</w:t>
-      </w:r>
+        <w:t>Relazioni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E784E">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>clienti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5BC48625" w14:textId="2F1D600C" w:rsidR="00837B89" w:rsidRDefault="00837B89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14FA7AAA" w14:textId="7A934C85" w:rsidR="00D55C10" w:rsidRDefault="005E784E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Colloquio con un cliente</w:t>
+        <w:t>Colloquio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cliente</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk83276096"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="2531E2AA" w14:textId="05D15E77" w:rsidR="00E94ECB" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C21B261" w14:textId="299ACE55" w:rsidR="00E94ECB" w:rsidRPr="005E784E" w:rsidRDefault="005E784E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E784E">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -6632,51 +6930,51 @@
         </w:rPr>
         <w:t>rsone in formazione</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661E3B84" w14:textId="2F66FAF9" w:rsidR="00D55C10" w:rsidRPr="005E784E" w:rsidRDefault="00D55C10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk61959017"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="00AE17F3" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="00367928" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F5DB6BB" w14:textId="0DC2DEFA" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E784E">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Situ</w:t>
             </w:r>
@@ -6729,84 +7027,128 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>pzionale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12483" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="587B0216" w14:textId="77777777" w:rsidR="005E784E" w:rsidRPr="00C702F8" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Descrizione della situazione</w:t>
-            </w:r>
+              <w:t>Descrizione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> della </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>situazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="020BD93E" w14:textId="77777777" w:rsidR="005E784E" w:rsidRPr="005D0492" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Descrizione del negozio</w:t>
-            </w:r>
+              <w:t>Descrizione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>negozio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1B99CB6F" w14:textId="21565F25" w:rsidR="005E784E" w:rsidRPr="006B7AA4" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -6844,51 +7186,51 @@
             </w:r>
             <w:r w:rsidRPr="006B7AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="793807F6" w14:textId="52A56EAD" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="00AE17F3" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="00367928" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="51346C70" w14:textId="5D8C774A" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E784E">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Definizione de</w:t>
             </w:r>
@@ -6938,74 +7280,85 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> / conduca</w:t>
             </w:r>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> il colloquio con il cliente.</w:t>
             </w:r>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="00AE17F3" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="00367928" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="444340F6" w14:textId="181C2DB4" w:rsidR="005E784E" w:rsidRPr="005D0492" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Quadro temporale / organizzazione</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Quadro temporale / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizzazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12483" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="631FFE06" w14:textId="0DCD75D0" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Svolgimento del colloquio con il cl</w:t>
             </w:r>
             <w:r>
@@ -7026,51 +7379,51 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="006C2089">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">40 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>minuti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E784E" w:rsidRPr="008B14ED" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="005E784E" w:rsidRPr="00367928" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FE2B2D" w14:textId="1B09B23F" w:rsidR="005E784E" w:rsidRPr="005E784E" w:rsidRDefault="005E784E" w:rsidP="005E784E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E784E">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Indicazioni per le persone in formazion</w:t>
             </w:r>
@@ -7320,51 +7673,73 @@
           </w:p>
           <w:p w14:paraId="39CB17B8" w14:textId="393BBC72" w:rsidR="005E784E" w:rsidRPr="00DC52C5" w:rsidRDefault="00291379" w:rsidP="00291379">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>Eventuale completazione da parte del ramo F+E</w:t>
+              <w:t xml:space="preserve">Eventuale </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>completazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> da parte del ramo F+E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20BE1A8C" w14:textId="653E4429" w:rsidR="00E94ECB" w:rsidRPr="00DC52C5" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC52C5">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F51E812" w14:textId="3D8A4C21" w:rsidR="00E94ECB" w:rsidRPr="00291379" w:rsidRDefault="00291379" w:rsidP="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -7388,51 +7763,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>ti d’esame</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F43B3B" w14:textId="77777777" w:rsidR="00E94ECB" w:rsidRPr="00291379" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE5E9D" w:rsidRPr="008B14ED" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
+      <w:tr w:rsidR="00FE5E9D" w:rsidRPr="00367928" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7871708D" w14:textId="2F27BCCC" w:rsidR="00FE5E9D" w:rsidRPr="00291379" w:rsidRDefault="00291379" w:rsidP="00C81266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00291379">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Indicazioni per i periti d’esame</w:t>
             </w:r>
@@ -8125,74 +8500,96 @@
             </w:pPr>
             <w:r w:rsidRPr="00DE38AA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Saluto e accoglienza del cliente </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D90AF69" w14:textId="77777777" w:rsidR="00B804AD" w:rsidRPr="005D0492" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Determinazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>bisogni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="42A633D9" w14:textId="3A7D8841" w:rsidR="00B804AD" w:rsidRPr="00DE38AA" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE38AA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Consulenza sul prodotto</w:t>
             </w:r>
@@ -8277,105 +8674,137 @@
             </w:r>
             <w:r w:rsidRPr="00CE1D24">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>acquisto</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C72C0E1" w14:textId="18C3B569" w:rsidR="00B804AD" w:rsidRPr="005D0492" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Decisione d</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Decisione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
             </w:r>
             <w:r w:rsidR="00FD2765">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>acquisto</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6318E4AD" w14:textId="368A64C9" w:rsidR="00B804AD" w:rsidRDefault="00B804AD" w:rsidP="00B804AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Conclusione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> della </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vendita</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4624E06F" w14:textId="03E96FF0" w:rsidR="00C702F8" w:rsidRPr="00DC52C5" w:rsidRDefault="00075A88" w:rsidP="00075A88">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00075A88">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">In generale: gestire </w:t>
             </w:r>
             <w:r w:rsidR="00025E1D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -8601,97 +9030,173 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B793829" w14:textId="5A474ECE" w:rsidR="00C702F8" w:rsidRPr="00C702F8" w:rsidRDefault="0015134E" w:rsidP="0015134E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE40F3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Possibili obiezioni del c</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Possibili </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE40F3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t>obiezioni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AE40F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AE40F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t>liente</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55C10" w:rsidRPr="008B14ED" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00D55C10" w:rsidRPr="00367928" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31AAB531" w14:textId="213CA5DD" w:rsidR="00D55C10" w:rsidRPr="00C702F8" w:rsidRDefault="00153756" w:rsidP="00C81266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Comportamento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>durante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> il </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>colloquio</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54B1D5D7" w14:textId="6BBA9415" w:rsidR="00950566" w:rsidRPr="0015134E" w:rsidRDefault="0015134E" w:rsidP="00783C74">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -8832,51 +9337,51 @@
             </w:r>
             <w:r w:rsidR="00950566" w:rsidRPr="00355901">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7108AB11" w14:textId="789887BD" w:rsidR="00AC3C4E" w:rsidRPr="00355901" w:rsidRDefault="00AC3C4E" w:rsidP="00AC3C4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00355901" w:rsidRPr="00AE17F3" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00355901" w:rsidRPr="00367928" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5A96E629" w14:textId="77777777" w:rsidR="007D6902" w:rsidRPr="004E2A57" w:rsidRDefault="007D6902" w:rsidP="007D6902">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2A57">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -9064,51 +9569,51 @@
               <w:t xml:space="preserve">Illustrare con parole chiave come la persona in formazione procede idealmente nella situazione descritta e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>che cosa è particolarmente importante</w:t>
             </w:r>
             <w:r w:rsidRPr="00C42836">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00355901" w:rsidRPr="00AE17F3" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00355901" w:rsidRPr="00367928" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0202B7C8" w14:textId="77777777" w:rsidR="00355901" w:rsidRPr="00355901" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -9385,59 +9890,101 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Utilizzo di domande orientate all’obiettivo e diverse tecniche di porre le domande</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="343729B9" w14:textId="77777777" w:rsidR="00355901" w:rsidRPr="005D0492" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Ascolto attento e concentrato</w:t>
-            </w:r>
+              <w:t>Ascolto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>attento</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>concentrato</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="434860A2" w14:textId="77777777" w:rsidR="00355901" w:rsidRPr="001D3CA5" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -9470,51 +10017,51 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Prendere appunti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00355901" w:rsidRPr="00AE17F3" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00355901" w:rsidRPr="00367928" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69DA55BA" w14:textId="77777777" w:rsidR="00355901" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0F463C" w14:textId="5DFB1A3F" w:rsidR="00355901" w:rsidRPr="00355901" w:rsidRDefault="00355901" w:rsidP="00355901">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -9803,51 +10350,51 @@
               <w:t xml:space="preserve">Riprendere le domande di chiarimento da parte del cliente e coinvolgerle </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">nella </w:t>
             </w:r>
             <w:r w:rsidR="00DF1914">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>storia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008637A8" w:rsidRPr="008B14ED" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="008637A8" w:rsidRPr="00367928" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1531677F" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="00355901" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CED7DCB" w14:textId="2E4CFFBD" w:rsidR="008637A8" w:rsidRPr="008637A8" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
@@ -9930,59 +10477,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>one professionale della conclusione della vendita</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1014AB98" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="003E3BFA" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Valorizzazione dell’acquisto</w:t>
-            </w:r>
+              <w:t>Valorizzazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>dell’acquisto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="04079BB9" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="00FB55B0" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -10086,51 +10655,51 @@
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB55B0">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>a di fidelizzazio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ne della clientela</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008637A8" w:rsidRPr="00AE17F3" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="008637A8" w:rsidRPr="00367928" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="52FD1645" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="008637A8" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B0750A" w14:textId="3320056E" w:rsidR="008637A8" w:rsidRPr="008637A8" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:rPr>
@@ -10175,84 +10744,148 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Comportamento aperto, cordiale e orientato al cliente</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0189100D" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="003E3BFA" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Attuazione delle direttive aziendali</w:t>
-            </w:r>
+              <w:t>Attuazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> delle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>direttive</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>aziendali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0239783A" w14:textId="77777777" w:rsidR="008637A8" w:rsidRPr="003E3BFA" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Vendite supplementari</w:t>
-            </w:r>
+              <w:t>Vendite</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>supplementari</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="71C5F0B5" w14:textId="3BF972E1" w:rsidR="008637A8" w:rsidRPr="005C41F7" w:rsidRDefault="008637A8" w:rsidP="008637A8">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C41F7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -10491,58 +11124,60 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4595" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="054D54C4" w14:textId="4F93574E" w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02B99D34" w14:textId="440BECD7" w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -10751,58 +11386,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6914" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7ACCB3BC" w14:textId="15C447F5" w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A554D" w:rsidRPr="00CC1ED9" w14:paraId="2B2404F3" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7631" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C20B6F9" w14:textId="186D3B12" w:rsidR="008A554D" w:rsidRPr="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -11279,58 +11916,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A554D" w14:paraId="28BB161E" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="099A061D" w14:textId="7AFD04D2" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="74E93D14" w14:textId="77777777" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32D93176" w14:textId="77777777" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CD7E378" w14:textId="4E43A297" w:rsidR="008A554D" w:rsidRDefault="008A554D" w:rsidP="008A554D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11552,57 +12191,67 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>A+C «Informazione 1»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62464C3A" w14:textId="13B9DD02" w:rsidR="009C1BFD" w:rsidRPr="00CC1ED9" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Valutazione </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valutazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DE7293C" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRPr="00CC1ED9" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -11830,58 +12479,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1F4E3623" w14:textId="2399E2C8" w:rsidR="009C1BFD" w:rsidRPr="00CC1ED9" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1BFD" w:rsidRPr="00CC1ED9" w14:paraId="7F8FD75C" w14:textId="77777777" w:rsidTr="00F10D6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A776F2F" w14:textId="62838ECD" w:rsidR="009C1BFD" w:rsidRPr="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F6DBB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -12425,58 +13076,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C1BFD" w14:paraId="10044783" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="0904D0CB" w14:textId="634C18CD" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18CABFDC" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="352F12AB" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="041A0E02" w14:textId="77777777" w:rsidR="009C1BFD" w:rsidRDefault="009C1BFD" w:rsidP="009C1BFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12673,58 +13326,60 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>A+C «Informazione 2»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42237704" w14:textId="12932D15" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6599B329" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -12904,58 +13559,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="53CF868F" w14:textId="5DF00A54" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w14:paraId="52286C0C" w14:textId="77777777" w:rsidTr="00F10D6F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7630" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0CECE234" w14:textId="6DD3FB97" w:rsidR="00F10D6F" w:rsidRPr="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006177BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -13465,58 +14122,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w14:paraId="7FE5E854" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="6FB2481F" w14:textId="0FC260A4" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2585C526" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17E90E43" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62D4D071" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13667,58 +14326,60 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4596" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73697845" w14:textId="57FD9F1E" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="003479F4" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3037E11C" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -13938,58 +14599,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4FC03F1C" w14:textId="6D50D08D" w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w:rsidRDefault="003479F4" w:rsidP="00F10D6F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w:rsidRPr="00CC1ED9" w14:paraId="28B4242B" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08103A05" w14:textId="6834975B" w:rsidR="00F10D6F" w:rsidRPr="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085754">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -14466,58 +15129,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F10D6F" w14:paraId="22B9D98E" w14:textId="77777777" w:rsidTr="003479F4">
         <w:trPr>
           <w:trHeight w:val="5661"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="725BD6B9" w14:textId="2C0A1A25" w:rsidR="00F10D6F" w:rsidRDefault="003479F4" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="484975C3" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45378BBD" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EF89996" w14:textId="77777777" w:rsidR="00F10D6F" w:rsidRDefault="00F10D6F" w:rsidP="00F10D6F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -14634,107 +15299,137 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7629"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="4597"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="553"/>
       </w:tblGrid>
       <w:tr w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w14:paraId="4C33AD88" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="300B3B06" w14:textId="76824116" w:rsidR="00617B57" w:rsidRPr="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
+          <w:p w14:paraId="300B3B06" w14:textId="78358CF9" w:rsidR="00617B57" w:rsidRPr="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Campo di competenze operative </w:t>
             </w:r>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>A+C «In generale»</w:t>
+              <w:t>A+C «</w:t>
+            </w:r>
+            <w:r w:rsidR="006B5640">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>trasversale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012298C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4597" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39E41625" w14:textId="4E74C07E" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Valutazione </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valutazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E324F6C" w14:textId="77777777" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -14861,231 +15556,165 @@
               <w:t xml:space="preserve">Criterio di valutazione 5 Gestire </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>i clienti</w:t>
             </w:r>
             <w:r w:rsidR="00BF3C10">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> con professionalità</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738CC2AD" w14:textId="440F6383" w:rsidR="00617B57" w:rsidRPr="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
+          <w:p w14:paraId="738CC2AD" w14:textId="6A2370E1" w:rsidR="00617B57" w:rsidRPr="006B5640" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="it-CH"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Domanda guida</w:t>
             </w:r>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> La persona in formazione si prende cura di una g</w:t>
-[...17 lines deleted...]
-              <w:t>dei clienti</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006B5640" w:rsidRPr="00A0062D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <w:t>La persona in formazione si prende cura di una gestione professionale dei clienti impiegando e applicando correttamente le conoscenze dell’assortimento / le conoscenze tecniche o professionali</w:t>
             </w:r>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A155E0E" w14:textId="58DFBE29" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w14:paraId="0CB37295" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706B4C25" w14:textId="44C2EBFB" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
+          <w:p w14:paraId="706B4C25" w14:textId="559BFFC7" w:rsidR="00617B57" w:rsidRPr="006B5640" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0012298C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Realizzato pienamente: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0012298C">
-[...68 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="006B5640" w:rsidRPr="00A0062D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>nella consulenza dei clienti la persona in formazione impiega in modo corretto ed esauriente le conoscenze dell’assortimento e le conoscenze tecniche o professionali. I suoi argomenti sono comprensibili e orientati ai clienti. Riconosce e applica ulteriori opportunità di consulenza e vendita.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F551848" w14:textId="17D9B29F" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="005E51F6" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -15435,170 +16064,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B6B5FB4" w14:textId="77777777" w:rsidR="00617B57" w:rsidRPr="00CC1ED9" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00617B57" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="006C0A53">
+      <w:tr w:rsidR="00617B57" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="00367928">
         <w:trPr>
-          <w:trHeight w:val="5039"/>
+          <w:trHeight w:val="3676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0334BCA2" w14:textId="458CA957" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="19354E33" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D05A89D" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D224E59" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="382498D4" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F07D774" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="20"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="171BCBC7" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6714D65C" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="649D8A02" w14:textId="77777777" w:rsidR="00617B57" w:rsidRDefault="00617B57" w:rsidP="00617B57">
             <w:pPr>
@@ -15761,74 +16338,96 @@
         </w:rPr>
         <w:t>adattata al livello CFP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDA2591" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00DC52C5" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="1828"/>
         <w:gridCol w:w="10657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00AE17F3" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="00367928" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3EDFEA64" w14:textId="29D62DD0" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00DC52C5" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Situazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>iniziale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="14606194" w14:textId="1A6153CF" w:rsidR="00CA4363" w:rsidRPr="00CA4363" w:rsidRDefault="00CA4363" w:rsidP="00CA4363">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="300" w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4363">
               <w:rPr>
@@ -15921,59 +16520,101 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> merce?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C9329A0" w14:textId="77777777" w:rsidR="00CA4363" w:rsidRPr="00CA4363" w:rsidRDefault="00CA4363" w:rsidP="00CA4363">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="300" w:hanging="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA4363">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Descrizione dei clienti</w:t>
-            </w:r>
+              <w:t>Descrizione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA4363">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CA4363">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>dei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CA4363">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CA4363">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>clienti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0A805FE4" w14:textId="05218E88" w:rsidR="006C0A53" w:rsidRPr="00CA4363" w:rsidRDefault="00CA4363" w:rsidP="00783C74">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA4363">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -15981,51 +16622,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ciascun compito parziale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EB6413" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CA4363" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="008B14ED" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="00367928" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="65D9D725" w14:textId="0765C316" w:rsidR="006C0A53" w:rsidRPr="00DC52C5" w:rsidRDefault="00DC52C5" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC52C5">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Definizione de</w:t>
@@ -16053,58 +16694,89 @@
           </w:p>
           <w:p w14:paraId="711F897E" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00DC52C5" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61EAABEB" w14:textId="358C96D9" w:rsidR="006C0A53" w:rsidRDefault="00CA4363" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Compito parziale </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Compito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>parziale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C0A53" w:rsidRPr="00BC106D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D24E09" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00BC106D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10657" w:type="dxa"/>
@@ -16215,51 +16887,51 @@
             </w:r>
             <w:r w:rsidRPr="006C2F3C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Internet, istruzioni e mezzi ausiliari)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F19245B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00AE17F3" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="00367928" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D7B4032" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5A893F" w14:textId="54D5126E" w:rsidR="006C0A53" w:rsidRDefault="006C2F3C" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -16371,51 +17043,51 @@
               <w:t xml:space="preserve"> concernente il pi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ano del negozio)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD14113" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00AE17F3" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="00367928" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C5C0E31" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="006C2F3C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22995222" w14:textId="0F2B3899" w:rsidR="006C0A53" w:rsidRPr="00BC106D" w:rsidRDefault="00091048" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -16582,51 +17254,51 @@
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> merce)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B52083B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="008B14ED" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="00367928" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4671F9E2" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D8C4033" w14:textId="5D77D23B" w:rsidR="006C0A53" w:rsidRDefault="00091048" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -16756,51 +17428,51 @@
               <w:t>ve istruzione (es. principi della presentazione</w:t>
             </w:r>
             <w:r w:rsidR="006C0A53" w:rsidRPr="00091048">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF22C5B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00091048" w:rsidRPr="00AE17F3" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="00091048" w:rsidRPr="00367928" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56578D5E" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00091048" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77D7259D" w14:textId="5264F50F" w:rsidR="006C0A53" w:rsidRDefault="00091048" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -16909,144 +17581,157 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F49E3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Breve istruzione (es. domande guida per l’analisi)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="229B1E89" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="008F49E3" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F49E3" w:rsidRPr="00AE17F3" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="008F49E3" w:rsidRPr="00367928" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C8FA95E" w14:textId="004B71B2" w:rsidR="008F49E3" w:rsidRPr="0002169C" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Quadro temporale / organizzazione</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Quadro temporale / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizzazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2E617A87" w14:textId="1B7AD5F8" w:rsidR="008F49E3" w:rsidRPr="008F49E3" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Svolgimento del colloquio professionale: 20 minuti (presentazione: 5 minuti; colloquio profess</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="009B56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>onale: 15 minuti).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F49E3" w:rsidRPr="00AE17F3" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="008F49E3">
+      <w:tr w:rsidR="008F49E3" w:rsidRPr="00367928" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="008F49E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="458F4BBE" w14:textId="31576766" w:rsidR="008F49E3" w:rsidRPr="0002169C" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicazioni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="526F46D0" w14:textId="1A2FF2B1" w:rsidR="008F49E3" w:rsidRPr="009B56ED" w:rsidRDefault="008F49E3" w:rsidP="008F49E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B56ED">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Attui questo compito di preparazione direttamente nella sua azienda tramite una presentazione concreta d</w:t>
             </w:r>
@@ -17546,68 +18231,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Possibili domande di concretizzazione relative alla procedura / alla preparazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="00B35F0D" w14:textId="3CF2808B" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00392C58" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soluzione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007D6902">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>modello</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w14:paraId="7586BF7C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78E3659A" w14:textId="40D9CFA3" w:rsidR="006C0A53" w:rsidRPr="00392C58" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392C58">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -17905,68 +18603,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2530C913" w14:textId="79D29ED6" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00392C58" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soluzione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007D6902">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>modello</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C7112" w14:paraId="2D920DCC" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72B9A8AB" w14:textId="2EE9E968" w:rsidR="006C0A53" w:rsidRPr="00392C58" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392C58">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -18302,68 +19013,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> critiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="25800889" w14:textId="2213E583" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00392C58" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soluzione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007D6902">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>modello</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C7112" w14:paraId="68F1FD0C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5949C0A7" w14:textId="2BF8E834" w:rsidR="006C0A53" w:rsidRPr="007C7112" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -18439,60 +19163,62 @@
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.2 </w:t>
             </w:r>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Mentre prende in consegna la merce, constata che il prodotto </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>è rotto o danneggiato</w:t>
             </w:r>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -18540,60 +19266,62 @@
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.3 </w:t>
             </w:r>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Il fornitore le comunica che il prodotto </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xy</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007C7112" w:rsidRPr="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007C7112">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">non è più </w:t>
             </w:r>
             <w:r w:rsidR="002A3D5A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -18617,51 +19345,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC6EE09" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CD6C7A" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00AE17F3" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00367928" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C592159" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="007C7112" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="212CF029" w14:textId="2B0B96DC" w:rsidR="007C7112" w:rsidRPr="00B82E65" w:rsidRDefault="007C7112" w:rsidP="007C7112">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -18987,57 +19715,67 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79DBF89A" w14:textId="571B244C" w:rsidR="00E673DF" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Valutazione </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valutazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06DD2D33" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -19245,58 +19983,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="69A4BB99" w14:textId="103AFB46" w:rsidR="00E673DF" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E673DF" w:rsidRPr="00CC1ED9" w14:paraId="4EA95552" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D787AF" w14:textId="124848AE" w:rsidR="00E673DF" w:rsidRPr="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B522F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -19737,58 +20477,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E673DF" w:rsidRPr="00862A34" w14:paraId="1FA4B104" w14:textId="77777777" w:rsidTr="00E673DF">
         <w:trPr>
           <w:trHeight w:val="4810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7C003445" w14:textId="073A13F9" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2EE2411D" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38E8CDBA" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56292A64" w14:textId="77777777" w:rsidR="00E673DF" w:rsidRDefault="00E673DF" w:rsidP="00E673DF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -19930,58 +20672,60 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B1EC073" w14:textId="1728A60C" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75C9DB75" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -20170,57 +20914,67 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4831255F" w14:textId="587A9EAE" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Giustificazione:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Giustificazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w14:paraId="26379C75" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097CFC19" w14:textId="7CD90464" w:rsidR="00943E0D" w:rsidRPr="00722443" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6095">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -20613,51 +21367,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="138D9EE6" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E0D" w:rsidRPr="00AE17F3" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00943E0D" w:rsidRPr="00367928" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="6130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="43F9C222" w14:textId="443F5B09" w:rsidR="00943E0D" w:rsidRPr="00E673DF" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -21084,58 +21838,60 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45E5A40F" w14:textId="4703BCA4" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15D3AC18" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -21396,58 +22152,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4B702305" w14:textId="64ADB6E3" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w14:paraId="345087C3" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F69474" w14:textId="5B92EA53" w:rsidR="00943E0D" w:rsidRPr="00943E0D" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64133">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -21790,51 +22548,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25B412E3" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E0D" w:rsidRPr="00AE17F3" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00943E0D" w:rsidRPr="00367928" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="545A3AF1" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00E673DF" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -22239,58 +22997,60 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1692C7F6" w14:textId="0C7689EC" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="180DDE2B" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -22488,58 +23248,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="34D0CEBE" w14:textId="43042E9F" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w14:paraId="65E2F2DB" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B50AFE1" w14:textId="3A3792E7" w:rsidR="00943E0D" w:rsidRPr="00943E0D" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B05979">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -22927,51 +23689,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24EBDC0C" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943E0D" w:rsidRPr="00AE17F3" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00943E0D" w:rsidRPr="00367928" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="4095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="1892CFCF" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00E673DF" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -23256,89 +24018,89 @@
           <w:p w14:paraId="7F97A711" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00085D51" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77F13A86" w14:textId="77777777" w:rsidR="00943E0D" w:rsidRPr="00085D51" w:rsidRDefault="00943E0D" w:rsidP="00943E0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="660AE463" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00085D51" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
+    <w:p w14:paraId="1165F558" w14:textId="77777777" w:rsidR="00367928" w:rsidRDefault="00367928">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="56237B5A" w14:textId="3BF5C23E" w:rsidR="006C0A53" w:rsidRPr="00C34311" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk92968369"/>
       <w:r w:rsidRPr="00C34311">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.3 Op</w:t>
       </w:r>
       <w:r w:rsidR="00C34311" w:rsidRPr="00C34311">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>zione</w:t>
       </w:r>
       <w:r w:rsidRPr="00C34311">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00C34311" w:rsidRPr="00C34311">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -23390,51 +24152,51 @@
         </w:rPr>
         <w:t>servizi già allestita</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FEE08F" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00C34311" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="10658"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="008B14ED" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00367928" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70F9D3FE" w14:textId="06145234" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00C34311" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Situazione iniziale</w:t>
             </w:r>
           </w:p>
@@ -23465,51 +24227,51 @@
               <w:t xml:space="preserve">I periti d’esame scelgono una presentazione di merce risp. servizi </w:t>
             </w:r>
             <w:r w:rsidR="00CC20CD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">già allestita </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>per l’analisi nel negozio risp. presso lo sportello della persona in formazione.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00AE17F3" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="00367928" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="552BA669" w14:textId="33FF2279" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C34311">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Definizione de</w:t>
             </w:r>
@@ -23526,58 +24288,89 @@
             <w:r w:rsidRPr="00C34311">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> compiti per le persone in formazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D06DFDF" w14:textId="77777777" w:rsidR="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Compito parziale </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Compito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>parziale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC106D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29548061" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00BC106D" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10658" w:type="dxa"/>
@@ -23592,169 +24385,278 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Analizzi la presentazione di merce risp. servizi secondo i seguenti aspetti:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4907D1C1" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="009E4881" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Punti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>forti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>punti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>deboli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4C06A457" w14:textId="217C367C" w:rsidR="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gruppo target </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Gruppo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>target</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC20CD">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>interessato</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="35DB8588" w14:textId="58D8F5A9" w:rsidR="00C34311" w:rsidRPr="00CD2C84" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Possibile obiettivo della presentazione di merce risp. servizi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AF8037" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00AE17F3" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="00367928" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28121360" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419E89C6" w14:textId="77777777" w:rsidR="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Compito parziale </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Compito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>parziale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC106D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="769ADE46" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00BC106D" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10658" w:type="dxa"/>
@@ -23786,89 +24688,120 @@
               </w:rPr>
               <w:t>individua</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nella presentazione di merce risp. servizi.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="079445C6" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00AE17F3" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="00367928" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FEB711" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EC1D434" w14:textId="1AEDDA24" w:rsidR="00C34311" w:rsidRPr="00BC106D" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Compito parziale 3</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Compito</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>parziale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10658" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31D663F5" w14:textId="6EEE90FA" w:rsidR="00C34311" w:rsidRPr="00BB5BFB" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Presenti i risultati dell</w:t>
             </w:r>
@@ -23881,126 +24814,139 @@
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>analisi e giustifichi le sue risposte.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2171B7" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00AE17F3" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="00367928" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="033B829C" w14:textId="7AC33F3E" w:rsidR="00C34311" w:rsidRPr="0002169C" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Quadro temporale / organizzazione</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Quadro temporale / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>organizzazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D0E587D" w14:textId="1950254E" w:rsidR="00C34311" w:rsidRPr="00C34311" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB5BFB">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Svolgimento del colloquio professionale: 20 minuti (appunti da parte della persona in formazione: 5 minuti; presentazione dei risultati e domande di chiarimento: 10 minuti; gestione di una o più situazioni critiche: 5 minuti).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34311" w:rsidRPr="00AE17F3" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00C34311" w:rsidRPr="00367928" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="341122A0" w14:textId="276FEBF9" w:rsidR="00C34311" w:rsidRPr="0002169C" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicazioni</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="32B3D51D" w14:textId="77777777" w:rsidR="00C34311" w:rsidRPr="002E0A55" w:rsidRDefault="00C34311" w:rsidP="00C34311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E0A55">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Durante la sua analisi può prendere degli appunti. </w:t>
             </w:r>
@@ -24451,96 +25397,186 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>ne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8697" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="610C1152" w14:textId="3B2E3D13" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00120238" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soluzione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>modello</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="602EC294" w14:textId="77777777" w:rsidTr="008C02F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7925BAA8" w14:textId="14236577" w:rsidR="00120238" w:rsidRPr="0002169C" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A90812">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.1.1 Quali informazioni importanti relative alla merce risp. al servizio comprende questa presentazione di merce risp. servizi? </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Eventualmente: quali informazioni mancano</w:t>
-            </w:r>
+              <w:t>Eventualmente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>quali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>informazioni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>mancano</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3776B5F1" w14:textId="77777777" w:rsidR="00120238" w:rsidRPr="00CD6C7A" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
@@ -24798,59 +25834,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8699" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2DF56139" w14:textId="796F6C0C" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00120238" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soluzione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>modello</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="7C320DCD" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="390E6BAD" w14:textId="685203C9" w:rsidR="00120238" w:rsidRPr="00120238" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6506D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -25146,59 +26204,81 @@
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Possibili domande relative a situazioni critiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8699" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0D119CA4" w14:textId="0C4D569D" w:rsidR="006C0A53" w:rsidRPr="00DF2659" w:rsidRDefault="00120238" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soluzione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>modello</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="366316A3" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27C9EA42" w14:textId="51B7FF80" w:rsidR="00120238" w:rsidRPr="00120238" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F34E3">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
@@ -25282,51 +26362,73 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00120238" w14:paraId="12C1AD93" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12682A88" w14:textId="4775B15D" w:rsidR="00120238" w:rsidRPr="00120238" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C0523">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>1.2.3.2 Mentre prende in consegna la merce, constata che il prodotto xy è rotto</w:t>
+              <w:t xml:space="preserve">1.2.3.2 Mentre prende in consegna la merce, constata che il prodotto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008C0523">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>xy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008C0523">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> è rotto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> e danneggiato</w:t>
             </w:r>
             <w:r w:rsidRPr="008C0523">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25402,51 +26504,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8699" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69938080" w14:textId="77777777" w:rsidR="00120238" w:rsidRPr="00CD6C7A" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120238" w:rsidRPr="00AE17F3" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00120238">
+      <w:tr w:rsidR="00120238" w:rsidRPr="00367928" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00120238">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="05B16FF0" w14:textId="77777777" w:rsidR="00120238" w:rsidRPr="00085D51" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="472E9531" w14:textId="5105773A" w:rsidR="00120238" w:rsidRPr="00B82E65" w:rsidRDefault="00120238" w:rsidP="00120238">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
@@ -25755,57 +26857,67 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BD45224" w14:textId="40C88BC2" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Valutazione </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valutazione</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B601774" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -25986,58 +27098,60 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="210A18CB" w14:textId="31BAE158" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="2D3E493A" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE161A7" w14:textId="34C8CFBD" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987BAB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -26415,58 +27529,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00013404" w:rsidRPr="00862A34" w14:paraId="03699A67" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="5072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="65ED2BFE" w14:textId="15634BD5" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="56BDA97B" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="451BB757" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53554E69" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -26534,60 +27650,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43FB8D37" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24654163" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B8A349A" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
-            <w:pPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="6010D647" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00F955F0" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78627A20" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -26745,58 +27851,60 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BEDD856" w14:textId="177AF63C" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E9155BF" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -26877,631 +27985,469 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="3FCFAB90" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2C56DBEA" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00987BAB" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="2C56DBEA" w14:textId="79E5C91E" w:rsidR="00013404" w:rsidRPr="007D0B4A" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987BAB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>Criterio di valutazione 2 Proporre de</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Criterio di valutazione 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0B4A" w:rsidRPr="007D0B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="3169A4EB" w14:textId="1B3F586E" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
+              <w:t>Proporre miglioramenti e giustificarli in modo comprensibile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3169A4EB" w14:textId="424A0E52" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="007D0B4A" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445351">
+            <w:r w:rsidRPr="007D0B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Domanda guida</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B4162">
-[...24 lines deleted...]
-              <w:t>?</w:t>
+            <w:r w:rsidRPr="007D0B4A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La persona in formazione ricava appropriate misure di miglioramento e le giustifica in modo comprensibile e tecnicamente fondato?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3CE888AA" w14:textId="7C56CFE7" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="5A92FCA4" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w14:paraId="5A92FCA4" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF589EF" w14:textId="1BA2AF3E" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="1CF589EF" w14:textId="590A5795" w:rsidR="007D0B4A" w:rsidRPr="007D0B4A" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA6307">
+            <w:r w:rsidRPr="007D0B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Realizzato pienamente: </w:t>
-[...80 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Realizzato pienamente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0B4A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>: la persona in formazione evidenzia parecchie proposte di miglioramento appropriate. Le applica direttamente alla presentazione di merce risp. servizi del momento e le giustifica in modo comprensibile. La persona in formazione argomenta in modo ben fondato dal punto di vista tecnico.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B94867" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="12B94867" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="691B6232" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="691B6232" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="3781BEEA" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w14:paraId="3781BEEA" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F30FAC" w14:textId="5C95E149" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="53F30FAC" w14:textId="7CCEE224" w:rsidR="007D0B4A" w:rsidRPr="007D0B4A" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A90812">
+            <w:r w:rsidRPr="007D0B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Realizzato / piccole lacune: </w:t>
-[...26 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Realizzato / piccole lacune</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0B4A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>: le misure di miglioramento e la corrispondente giustificazione della persona in formazione si scostano leggermente da una risposta comprensibile e ben fondata dal punto di vista tecnico.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAD0922" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="2EAD0922" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F443A6A" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="3F443A6A" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="25864659" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w14:paraId="25864659" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0785D8A6" w14:textId="339C798D" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="0785D8A6" w14:textId="27C67850" w:rsidR="007D0B4A" w:rsidRPr="007D0B4A" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A90812">
+            <w:r w:rsidRPr="007D0B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carente: </w:t>
-[...8 lines deleted...]
-              <w:t>la risposta della persona in formazione presenta grandi differenze rispetto a una risposta pertinente e condivisibile.</w:t>
+              <w:t>Carente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0B4A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>: le misure di miglioramento e la corrispondente giustificazione della persona in formazione si scostano in modo consistente da una risposta comprensibile e ben fondata dal punto di vista tecnico.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D51047" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="34D51047" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE4191" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="6CDE4191" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013404" w:rsidRPr="00CC1ED9" w14:paraId="4945083F" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w14:paraId="4945083F" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4582C0" w14:textId="516103EF" w:rsidR="00013404" w:rsidRPr="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="2B4582C0" w14:textId="04026B02" w:rsidR="007D0B4A" w:rsidRPr="007D0B4A" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A90812">
+            <w:r w:rsidRPr="007D0B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sbagliato / non eseguito: </w:t>
-[...44 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Sbagliato / non eseguito</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0B4A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>: le misure di miglioramento e la corrispondente giustificazione della persona in formazione sono inutilizzabili e si scostano totalmente da una risposta comprensibile e ben fondata dal punto di vista tecnico.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B5BEFE" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="24B5BEFE" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00CC1ED9" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D0B4A" w:rsidP="007D0B4A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00013404" w:rsidRPr="00AE17F3" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00013404" w:rsidRPr="00367928" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="007D0B4A">
         <w:trPr>
-          <w:trHeight w:val="6130"/>
+          <w:trHeight w:val="4434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="249F979E" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
             </w:r>
           </w:p>
@@ -27533,60 +28479,50 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Domanda n. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1911BDA0" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58A46164" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="353910FF" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="694DCE0B" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68E659CE" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -27603,196 +28539,164 @@
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Domanda n. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68101D8F" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D4ADC1A" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4BEAB387" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05F612F8" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C426E2A" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Domanda n. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B891255" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="44910EE3" w14:textId="77777777" w:rsidR="00013404" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44910EE3" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="793DC5B4" w14:textId="77777777" w:rsidR="007D0B4A" w:rsidRPr="00E673DF" w:rsidRDefault="007D0B4A" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BF4E34C" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="4CC0A35D" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CC0A35D" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
+          <w:p w14:paraId="15480EF0" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00E673DF" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Domanda n. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0865B35B" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00085D51" w:rsidRDefault="00013404" w:rsidP="00013404">
-            <w:pPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="409E4D46" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00085D51" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14075E82" w14:textId="77777777" w:rsidR="00013404" w:rsidRPr="00085D51" w:rsidRDefault="00013404" w:rsidP="00013404">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A931B47" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00085D51" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
@@ -27807,57 +28711,57 @@
       <w:r w:rsidRPr="00085D51">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7628"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="4598"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="553"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w14:paraId="6C93510D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w14:paraId="4B76092D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="488A3B8C" w14:textId="18FD141C" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="235CBD8B" w14:textId="0E9B3950" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED615C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Campo di competenze operative </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED615C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -27895,1805 +28799,774 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>sp. servizi</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED615C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A1B5202" w14:textId="00CFABFB" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="37E0547D" w14:textId="1C58A6C7" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valutazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05260300" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="341614D4" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E4DDC9C" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="4E29E58D" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C151CB2" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="38583893" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40FAB234" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="2B7F3DE3" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w14:paraId="01E550B3" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w14:paraId="3F15AFAD" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="548059D2" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="006B4162" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="37F430DD" w14:textId="1595BFBE" w:rsidR="000E208E" w:rsidRPr="00EA6307" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B4162">
+            <w:r w:rsidRPr="00EA6307">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criterio di valutazione 3 Giustificare in modo condivisibile i punti forti e </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Criterio di valutazione </w:t>
+            </w:r>
+            <w:r w:rsidR="007D0B4A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
-              <w:t>i punti deboli dei miglioramenti proposti</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="15A93F63" w14:textId="5B02B49D" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6307">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procedere in modo plausibile nelle situazioni critic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>he</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F73661" w14:textId="2E03534C" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Domanda guida</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B4162">
-[...35 lines deleted...]
-            <w:r w:rsidRPr="006B4162">
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> La persona in formazione descrive una procedura plausibile nelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>situazioni critiche descritte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05979">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="18F17369" w14:textId="1CB49C27" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="04EE2532" w14:textId="2C706119" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Giustificazione</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w14:paraId="76E71C36" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w14:paraId="5D4074CB" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5555966D" w14:textId="143C55DF" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="3E0168BF" w14:textId="429D8C47" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A4F25">
+            <w:r w:rsidRPr="00B05979">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Realizzato pienamente: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A4F25">
-[...6 lines deleted...]
-              <w:t>le giustificazioni della persona in formazione sono condivisibili. La persona in formazione argomenta in modo professionalmente solido. Gli argomenti sono formulati in modo comprensibile e proposti in modo strutturato.</w:t>
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la persona in formazione descrive i punti centrali di </w:t>
+            </w:r>
+            <w:r w:rsidR="00415054">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>una procedura</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> professionale</w:t>
+            </w:r>
+            <w:r w:rsidR="00415054">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>nelle situazioni critiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La procedura è giustificata in modo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>con</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>divisibile. La successione delle singole fasi procedurali è pertinente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F78C4AB" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="571C4C9D" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="671DA245" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="73B40C15" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w14:paraId="22C04E3C" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w14:paraId="5554EE97" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B323A15" w14:textId="3474760F" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="0CCD70A2" w14:textId="7157503D" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A4F25">
+            <w:r w:rsidRPr="00B05979">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Realizzato / piccole lacune: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A4F25">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> giustificazione condivisibile e professionalmente solida.</w:t>
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>la risposta della persona in formazione presenta piccole differenze rispetto a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>lla risposta completa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B05979">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70EAF1D8" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="4066A502" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="004CF0D8" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="3CD5135F" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w14:paraId="34EBE6CB" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w14:paraId="2B209F7C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46861D61" w14:textId="619C4645" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="3651F0D8" w14:textId="5ED9886E" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A4F25">
+            <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Carente: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A4F25">
-[...6 lines deleted...]
-              <w:t>le giustificazioni della persona in formazione presentano grandi differenze rispetto alla giustificazione condivisibile e professionalmente solida.</w:t>
+            <w:r w:rsidRPr="00CD2C84">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>la risposta della persona in forma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>zione</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD2C84">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> presenta grandi differenze rispetto alla risposta completa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2221E257" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="00916E15" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08F4DDC1" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="6638C669" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w14:paraId="26CDC21F" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w14:paraId="01AB22E2" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5901BDA1" w14:textId="22872BA9" w:rsidR="007D6A20" w:rsidRPr="007D6A20" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="1D932839" w14:textId="5C48B4C0" w:rsidR="000E208E" w:rsidRPr="000E208E" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A4F25">
+            <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Sbagliato / non eseguito: </w:t>
             </w:r>
-            <w:r w:rsidRPr="002A4F25">
-[...44 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CD2C84">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>la risposta della persona in formazione è inutilizzabile e si discosta totalmente dalla ri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="it-CH"/>
+              </w:rPr>
+              <w:t>sposta completa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD2C84">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D4B90F" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="317AD3D2" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="25CC39AF" w14:textId="77777777" w:rsidR="007D6A20" w:rsidRPr="00CC1ED9" w:rsidRDefault="007D6A20" w:rsidP="007D6A20">
+          <w:p w14:paraId="501CF335" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D6A20" w:rsidRPr="00AE17F3" w14:paraId="361A4BDD" w14:textId="77777777" w:rsidTr="007D6A20">
-[...1101 lines deleted...]
-      <w:tr w:rsidR="000E208E" w:rsidRPr="00AE17F3" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000E208E" w:rsidRPr="00367928" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="5568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="443A6F1C" w14:textId="77777777" w:rsidR="000E208E" w:rsidRPr="00E673DF" w:rsidRDefault="000E208E" w:rsidP="000E208E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E673DF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
               <w:t>Osservazione</w:t>
@@ -30083,51 +29956,51 @@
         </w:rPr>
         <w:t>Stato: 13 novembre 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2970A3" w14:textId="77777777" w:rsidR="0007681D" w:rsidRPr="00E34FC3" w:rsidRDefault="0007681D" w:rsidP="0007681D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="8109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B14ED" w:rsidRPr="00AE17F3" w14:paraId="641BB0B8" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="008B14ED" w:rsidRPr="00367928" w14:paraId="641BB0B8" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33FD0D8D" w14:textId="3EF80750" w:rsidR="008B14ED" w:rsidRPr="008B14ED" w:rsidRDefault="008B14ED" w:rsidP="008B14ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B14ED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>3 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -30313,51 +30186,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B14ED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Osservazione per i periti d’esame: per attribuire il punteggio massimo non è necessaria una prestazione perfetta. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="551D6795" w14:textId="77777777" w:rsidR="008B14ED" w:rsidRPr="008B14ED" w:rsidRDefault="008B14ED" w:rsidP="008B14ED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B14ED" w:rsidRPr="00AE17F3" w14:paraId="5E3F7879" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="008B14ED" w:rsidRPr="00367928" w14:paraId="5E3F7879" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15576AC6" w14:textId="5D93F576" w:rsidR="008B14ED" w:rsidRPr="008B14ED" w:rsidRDefault="008B14ED" w:rsidP="008B14ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B14ED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>2 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -30522,51 +30395,51 @@
               <w:pStyle w:val="Aufzhlungszeichen"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B14ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Esempio: una risposta / un’azione prevalentemente corretta, ma in parte con scarsa profondità oppure con pochi dettagli specifici.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DB7C64F" w14:textId="77777777" w:rsidR="008B14ED" w:rsidRPr="008B14ED" w:rsidRDefault="008B14ED" w:rsidP="008B14ED">
             <w:pPr>
               <w:pStyle w:val="Aufzhlungszeichen"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B14ED" w:rsidRPr="00AE17F3" w14:paraId="354293A2" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="008B14ED" w:rsidRPr="00367928" w14:paraId="354293A2" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43FDA781" w14:textId="4B413D13" w:rsidR="008B14ED" w:rsidRPr="008B14ED" w:rsidRDefault="008B14ED" w:rsidP="008B14ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B14ED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>1 punt</w:t>
             </w:r>
             <w:r w:rsidR="00823259">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -30762,51 +30635,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B14ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Esempio: una risposta / un’azione che contiene alcuni elementi corretti, ma che rimane superficiale o incompleta in numerose parti.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25C297B4" w14:textId="77777777" w:rsidR="008B14ED" w:rsidRPr="008B14ED" w:rsidRDefault="008B14ED" w:rsidP="008B14ED">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B14ED" w:rsidRPr="00AE17F3" w14:paraId="45EFE18B" w14:textId="77777777" w:rsidTr="001B36B2">
+      <w:tr w:rsidR="008B14ED" w:rsidRPr="00367928" w14:paraId="45EFE18B" w14:textId="77777777" w:rsidTr="001B36B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56266D04" w14:textId="50317732" w:rsidR="008B14ED" w:rsidRPr="008B14ED" w:rsidRDefault="008B14ED" w:rsidP="008B14ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B14ED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>0 punti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -31028,59 +30901,71 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D3C6921" w14:textId="77777777" w:rsidR="0063547B" w:rsidRPr="00DC52C5" w:rsidRDefault="0063547B" w:rsidP="0063547B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="659096EC" w14:textId="40EA6435" w:rsidR="00537244" w:rsidRDefault="00E34FC3" w:rsidP="00537244">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk81555751"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Osservazioni / anomalie</w:t>
+        <w:t>Osservazioni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / anomalie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636F0F1C" w14:textId="77777777" w:rsidR="0063547B" w:rsidRPr="00B61EF0" w:rsidRDefault="0063547B" w:rsidP="0063547B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08BD3525" w14:textId="3680C137" w:rsidR="003D7F97" w:rsidRDefault="00B61EF0" w:rsidP="00B61EF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -36103,58 +35988,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sectPr w:rsidR="00B61EF0" w:rsidSect="00F663A6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="782" w:bottom="567" w:left="782" w:header="568" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D40EDF9" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="4A67788D" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CF2D924" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="5B4D3E27" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -36421,67 +36306,95 @@
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A57D7AE" w14:textId="7821DFFF" w:rsidR="00707045" w:rsidRPr="00C07C63" w:rsidRDefault="00FF6417">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
-      <w:t>Ramo di formazione e d’esame</w:t>
+      <w:t xml:space="preserve">Ramo di </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        <w:sz w:val="16"/>
+        <w:highlight w:val="yellow"/>
+      </w:rPr>
+      <w:t>formazione</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        <w:sz w:val="16"/>
+        <w:highlight w:val="yellow"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> e </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        <w:sz w:val="16"/>
+        <w:highlight w:val="yellow"/>
+      </w:rPr>
+      <w:t>d’esame</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AE3856D" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="53D34E35" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0145C3B7" w14:textId="77777777" w:rsidR="008401BA" w:rsidRDefault="008401BA">
+    <w:p w14:paraId="0AC5ACD3" w14:textId="77777777" w:rsidR="00361CFA" w:rsidRDefault="00361CFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C1353B7" w14:textId="2B585357" w:rsidR="00964F3C" w:rsidRDefault="00964F3C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1226F5E9" w14:textId="7681FBD5" w:rsidR="00707045" w:rsidRPr="00FF6417" w:rsidRDefault="00FF6417" w:rsidP="006C0A53">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
@@ -37731,51 +37644,52 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="174735195">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="280304534">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1479806836">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="706681219">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2047101224">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="702554326">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -38227,54 +38141,56 @@
     <w:rsid w:val="00336E89"/>
     <w:rsid w:val="003374B9"/>
     <w:rsid w:val="003401E4"/>
     <w:rsid w:val="003423DF"/>
     <w:rsid w:val="00343415"/>
     <w:rsid w:val="00343CBA"/>
     <w:rsid w:val="00344580"/>
     <w:rsid w:val="00344ECD"/>
     <w:rsid w:val="00345CE5"/>
     <w:rsid w:val="0034613B"/>
     <w:rsid w:val="00346D4E"/>
     <w:rsid w:val="00346F0F"/>
     <w:rsid w:val="003478B6"/>
     <w:rsid w:val="0034795C"/>
     <w:rsid w:val="003479F4"/>
     <w:rsid w:val="00347EA5"/>
     <w:rsid w:val="003517C6"/>
     <w:rsid w:val="00351A63"/>
     <w:rsid w:val="003520D3"/>
     <w:rsid w:val="00352DFE"/>
     <w:rsid w:val="0035539F"/>
     <w:rsid w:val="00355901"/>
     <w:rsid w:val="00356242"/>
     <w:rsid w:val="0035781C"/>
     <w:rsid w:val="00361832"/>
+    <w:rsid w:val="00361CFA"/>
     <w:rsid w:val="00364601"/>
     <w:rsid w:val="00364F9A"/>
     <w:rsid w:val="00365B4A"/>
     <w:rsid w:val="00366CFD"/>
+    <w:rsid w:val="00367928"/>
     <w:rsid w:val="00370646"/>
     <w:rsid w:val="00375124"/>
     <w:rsid w:val="003757A7"/>
     <w:rsid w:val="00376748"/>
     <w:rsid w:val="00376E52"/>
     <w:rsid w:val="00382DF7"/>
     <w:rsid w:val="0038310D"/>
     <w:rsid w:val="00384179"/>
     <w:rsid w:val="00384A9F"/>
     <w:rsid w:val="00384C47"/>
     <w:rsid w:val="00385CED"/>
     <w:rsid w:val="00390CBA"/>
     <w:rsid w:val="00390D29"/>
     <w:rsid w:val="00392C58"/>
     <w:rsid w:val="0039468C"/>
     <w:rsid w:val="00394FF5"/>
     <w:rsid w:val="0039651B"/>
     <w:rsid w:val="003A0B78"/>
     <w:rsid w:val="003A2B62"/>
     <w:rsid w:val="003A2CF0"/>
     <w:rsid w:val="003A3386"/>
     <w:rsid w:val="003A4522"/>
     <w:rsid w:val="003A4C15"/>
     <w:rsid w:val="003A5A40"/>
     <w:rsid w:val="003B210C"/>
@@ -38685,69 +38601,71 @@
     <w:rsid w:val="00666409"/>
     <w:rsid w:val="00666913"/>
     <w:rsid w:val="00670705"/>
     <w:rsid w:val="00671097"/>
     <w:rsid w:val="00672F26"/>
     <w:rsid w:val="00673163"/>
     <w:rsid w:val="00673904"/>
     <w:rsid w:val="00673B63"/>
     <w:rsid w:val="00673E91"/>
     <w:rsid w:val="006767D0"/>
     <w:rsid w:val="0067690C"/>
     <w:rsid w:val="00681118"/>
     <w:rsid w:val="006826DD"/>
     <w:rsid w:val="006841FE"/>
     <w:rsid w:val="00684A71"/>
     <w:rsid w:val="006853BA"/>
     <w:rsid w:val="00686428"/>
     <w:rsid w:val="00686901"/>
     <w:rsid w:val="00687AD6"/>
     <w:rsid w:val="00687B4A"/>
     <w:rsid w:val="00690DEC"/>
     <w:rsid w:val="00691950"/>
     <w:rsid w:val="00695536"/>
     <w:rsid w:val="00696C2B"/>
     <w:rsid w:val="00696CC6"/>
+    <w:rsid w:val="006978FB"/>
     <w:rsid w:val="006A099B"/>
     <w:rsid w:val="006A1FD1"/>
     <w:rsid w:val="006A2A51"/>
     <w:rsid w:val="006A2A76"/>
     <w:rsid w:val="006A2D8F"/>
     <w:rsid w:val="006A34E6"/>
     <w:rsid w:val="006A5FB6"/>
     <w:rsid w:val="006A63B0"/>
     <w:rsid w:val="006A7D34"/>
     <w:rsid w:val="006B12C2"/>
     <w:rsid w:val="006B13FC"/>
     <w:rsid w:val="006B1C84"/>
     <w:rsid w:val="006B218D"/>
     <w:rsid w:val="006B21C9"/>
     <w:rsid w:val="006B2474"/>
     <w:rsid w:val="006B26F3"/>
     <w:rsid w:val="006B291A"/>
     <w:rsid w:val="006B43D8"/>
     <w:rsid w:val="006B4767"/>
+    <w:rsid w:val="006B5640"/>
     <w:rsid w:val="006B5B2E"/>
     <w:rsid w:val="006B5C07"/>
     <w:rsid w:val="006B5F43"/>
     <w:rsid w:val="006B6399"/>
     <w:rsid w:val="006B67D6"/>
     <w:rsid w:val="006B6B1B"/>
     <w:rsid w:val="006C00AA"/>
     <w:rsid w:val="006C0A53"/>
     <w:rsid w:val="006C0C3C"/>
     <w:rsid w:val="006C10D6"/>
     <w:rsid w:val="006C2F3C"/>
     <w:rsid w:val="006C44AF"/>
     <w:rsid w:val="006C5488"/>
     <w:rsid w:val="006C5511"/>
     <w:rsid w:val="006C55C5"/>
     <w:rsid w:val="006C57BD"/>
     <w:rsid w:val="006C6923"/>
     <w:rsid w:val="006C7600"/>
     <w:rsid w:val="006D1105"/>
     <w:rsid w:val="006D1203"/>
     <w:rsid w:val="006D28CF"/>
     <w:rsid w:val="006D2A44"/>
     <w:rsid w:val="006D30B4"/>
     <w:rsid w:val="006D3D2E"/>
     <w:rsid w:val="006D48C4"/>
@@ -38880,50 +38798,51 @@
     <w:rsid w:val="007A5173"/>
     <w:rsid w:val="007A65CB"/>
     <w:rsid w:val="007A6E2D"/>
     <w:rsid w:val="007A73A1"/>
     <w:rsid w:val="007A7CCA"/>
     <w:rsid w:val="007B1090"/>
     <w:rsid w:val="007B110A"/>
     <w:rsid w:val="007B1299"/>
     <w:rsid w:val="007B42C2"/>
     <w:rsid w:val="007B449E"/>
     <w:rsid w:val="007B46B8"/>
     <w:rsid w:val="007B4E79"/>
     <w:rsid w:val="007B4E8F"/>
     <w:rsid w:val="007B5732"/>
     <w:rsid w:val="007B5FB6"/>
     <w:rsid w:val="007B6208"/>
     <w:rsid w:val="007B641B"/>
     <w:rsid w:val="007B6481"/>
     <w:rsid w:val="007B6C32"/>
     <w:rsid w:val="007C2410"/>
     <w:rsid w:val="007C2B30"/>
     <w:rsid w:val="007C2EE9"/>
     <w:rsid w:val="007C52C4"/>
     <w:rsid w:val="007C7112"/>
     <w:rsid w:val="007C7429"/>
+    <w:rsid w:val="007D0B4A"/>
     <w:rsid w:val="007D0D95"/>
     <w:rsid w:val="007D299A"/>
     <w:rsid w:val="007D5139"/>
     <w:rsid w:val="007D6902"/>
     <w:rsid w:val="007D6A20"/>
     <w:rsid w:val="007D6FA3"/>
     <w:rsid w:val="007D718D"/>
     <w:rsid w:val="007D76DA"/>
     <w:rsid w:val="007E0C54"/>
     <w:rsid w:val="007E2C9B"/>
     <w:rsid w:val="007E33A1"/>
     <w:rsid w:val="007E4323"/>
     <w:rsid w:val="007E468F"/>
     <w:rsid w:val="007E50D6"/>
     <w:rsid w:val="007E5E56"/>
     <w:rsid w:val="007E611B"/>
     <w:rsid w:val="007E7E33"/>
     <w:rsid w:val="007F0EF1"/>
     <w:rsid w:val="007F20AD"/>
     <w:rsid w:val="007F223B"/>
     <w:rsid w:val="007F22B6"/>
     <w:rsid w:val="007F233C"/>
     <w:rsid w:val="007F2862"/>
     <w:rsid w:val="007F35C0"/>
     <w:rsid w:val="007F4695"/>
@@ -39145,95 +39064,97 @@
     <w:rsid w:val="009943A2"/>
     <w:rsid w:val="009945E3"/>
     <w:rsid w:val="00997C01"/>
     <w:rsid w:val="00997F6E"/>
     <w:rsid w:val="009A17EA"/>
     <w:rsid w:val="009A253C"/>
     <w:rsid w:val="009A3286"/>
     <w:rsid w:val="009A3485"/>
     <w:rsid w:val="009A39B7"/>
     <w:rsid w:val="009A434C"/>
     <w:rsid w:val="009A4EB0"/>
     <w:rsid w:val="009A6362"/>
     <w:rsid w:val="009A69F3"/>
     <w:rsid w:val="009A7541"/>
     <w:rsid w:val="009B0B13"/>
     <w:rsid w:val="009B28C7"/>
     <w:rsid w:val="009B358F"/>
     <w:rsid w:val="009B5071"/>
     <w:rsid w:val="009B50E1"/>
     <w:rsid w:val="009B6978"/>
     <w:rsid w:val="009B6D95"/>
     <w:rsid w:val="009C06DD"/>
     <w:rsid w:val="009C1BFD"/>
     <w:rsid w:val="009C2224"/>
     <w:rsid w:val="009C2D9B"/>
+    <w:rsid w:val="009C3F63"/>
     <w:rsid w:val="009C4A5C"/>
     <w:rsid w:val="009C5D5F"/>
     <w:rsid w:val="009C69AA"/>
     <w:rsid w:val="009C6DD3"/>
     <w:rsid w:val="009C7F7D"/>
     <w:rsid w:val="009D0C11"/>
     <w:rsid w:val="009D0EB8"/>
     <w:rsid w:val="009D1D2C"/>
     <w:rsid w:val="009D1E4D"/>
     <w:rsid w:val="009D2BC3"/>
     <w:rsid w:val="009D2FCD"/>
     <w:rsid w:val="009D37AC"/>
     <w:rsid w:val="009D4731"/>
     <w:rsid w:val="009D6832"/>
     <w:rsid w:val="009D71BB"/>
     <w:rsid w:val="009D71D5"/>
     <w:rsid w:val="009D76D0"/>
     <w:rsid w:val="009D79F4"/>
     <w:rsid w:val="009E0757"/>
     <w:rsid w:val="009E1590"/>
     <w:rsid w:val="009E1703"/>
     <w:rsid w:val="009E1CC7"/>
     <w:rsid w:val="009E3226"/>
     <w:rsid w:val="009E3290"/>
     <w:rsid w:val="009E440F"/>
     <w:rsid w:val="009E4512"/>
     <w:rsid w:val="009E5119"/>
     <w:rsid w:val="009E5818"/>
     <w:rsid w:val="009E67FE"/>
     <w:rsid w:val="009E761E"/>
     <w:rsid w:val="009F078D"/>
     <w:rsid w:val="009F19BB"/>
     <w:rsid w:val="009F1D92"/>
     <w:rsid w:val="009F27D4"/>
     <w:rsid w:val="009F63AC"/>
     <w:rsid w:val="009F6457"/>
     <w:rsid w:val="009F6613"/>
     <w:rsid w:val="009F7014"/>
     <w:rsid w:val="009F70A3"/>
     <w:rsid w:val="009F792C"/>
     <w:rsid w:val="00A00405"/>
     <w:rsid w:val="00A0297A"/>
     <w:rsid w:val="00A03D9F"/>
     <w:rsid w:val="00A04060"/>
     <w:rsid w:val="00A060C1"/>
+    <w:rsid w:val="00A10010"/>
     <w:rsid w:val="00A116C5"/>
     <w:rsid w:val="00A118F6"/>
     <w:rsid w:val="00A11C1E"/>
     <w:rsid w:val="00A11F06"/>
     <w:rsid w:val="00A121B4"/>
     <w:rsid w:val="00A13FCE"/>
     <w:rsid w:val="00A14059"/>
     <w:rsid w:val="00A142D6"/>
     <w:rsid w:val="00A15672"/>
     <w:rsid w:val="00A15DAC"/>
     <w:rsid w:val="00A15EE8"/>
     <w:rsid w:val="00A160FF"/>
     <w:rsid w:val="00A16248"/>
     <w:rsid w:val="00A16F77"/>
     <w:rsid w:val="00A17817"/>
     <w:rsid w:val="00A17936"/>
     <w:rsid w:val="00A17C3B"/>
     <w:rsid w:val="00A207BA"/>
     <w:rsid w:val="00A21367"/>
     <w:rsid w:val="00A21E87"/>
     <w:rsid w:val="00A2271C"/>
     <w:rsid w:val="00A23FB8"/>
     <w:rsid w:val="00A241B2"/>
     <w:rsid w:val="00A2524C"/>
     <w:rsid w:val="00A2585D"/>
@@ -39446,50 +39367,51 @@
     <w:rsid w:val="00BB30B4"/>
     <w:rsid w:val="00BB3864"/>
     <w:rsid w:val="00BB4361"/>
     <w:rsid w:val="00BB4BF1"/>
     <w:rsid w:val="00BB5FEA"/>
     <w:rsid w:val="00BC0D1C"/>
     <w:rsid w:val="00BC106D"/>
     <w:rsid w:val="00BC227B"/>
     <w:rsid w:val="00BC23C5"/>
     <w:rsid w:val="00BC3616"/>
     <w:rsid w:val="00BC38E5"/>
     <w:rsid w:val="00BC4266"/>
     <w:rsid w:val="00BC45ED"/>
     <w:rsid w:val="00BC581D"/>
     <w:rsid w:val="00BC74FD"/>
     <w:rsid w:val="00BD39AC"/>
     <w:rsid w:val="00BD5CF2"/>
     <w:rsid w:val="00BE1978"/>
     <w:rsid w:val="00BE2A3D"/>
     <w:rsid w:val="00BE2EDC"/>
     <w:rsid w:val="00BE3611"/>
     <w:rsid w:val="00BE36D3"/>
     <w:rsid w:val="00BE3C15"/>
     <w:rsid w:val="00BE510D"/>
     <w:rsid w:val="00BE5233"/>
+    <w:rsid w:val="00BE62E8"/>
     <w:rsid w:val="00BE634A"/>
     <w:rsid w:val="00BE6A59"/>
     <w:rsid w:val="00BF146E"/>
     <w:rsid w:val="00BF1479"/>
     <w:rsid w:val="00BF27D2"/>
     <w:rsid w:val="00BF37C8"/>
     <w:rsid w:val="00BF3C10"/>
     <w:rsid w:val="00BF488D"/>
     <w:rsid w:val="00BF5417"/>
     <w:rsid w:val="00BF7FE3"/>
     <w:rsid w:val="00C007B9"/>
     <w:rsid w:val="00C01525"/>
     <w:rsid w:val="00C01553"/>
     <w:rsid w:val="00C0168C"/>
     <w:rsid w:val="00C01ADF"/>
     <w:rsid w:val="00C03E5B"/>
     <w:rsid w:val="00C04510"/>
     <w:rsid w:val="00C045BC"/>
     <w:rsid w:val="00C045E3"/>
     <w:rsid w:val="00C0495C"/>
     <w:rsid w:val="00C04FA4"/>
     <w:rsid w:val="00C05172"/>
     <w:rsid w:val="00C0538D"/>
     <w:rsid w:val="00C05FE1"/>
     <w:rsid w:val="00C06384"/>
@@ -39518,50 +39440,51 @@
     <w:rsid w:val="00C463E0"/>
     <w:rsid w:val="00C5114C"/>
     <w:rsid w:val="00C51633"/>
     <w:rsid w:val="00C51A0D"/>
     <w:rsid w:val="00C51AA0"/>
     <w:rsid w:val="00C52322"/>
     <w:rsid w:val="00C5358C"/>
     <w:rsid w:val="00C54969"/>
     <w:rsid w:val="00C54D8A"/>
     <w:rsid w:val="00C55809"/>
     <w:rsid w:val="00C55CEC"/>
     <w:rsid w:val="00C569ED"/>
     <w:rsid w:val="00C57430"/>
     <w:rsid w:val="00C57C25"/>
     <w:rsid w:val="00C613A0"/>
     <w:rsid w:val="00C63433"/>
     <w:rsid w:val="00C643F5"/>
     <w:rsid w:val="00C65363"/>
     <w:rsid w:val="00C66436"/>
     <w:rsid w:val="00C6734C"/>
     <w:rsid w:val="00C67D0B"/>
     <w:rsid w:val="00C702F8"/>
     <w:rsid w:val="00C72F87"/>
     <w:rsid w:val="00C73CF3"/>
     <w:rsid w:val="00C73E45"/>
+    <w:rsid w:val="00C746CD"/>
     <w:rsid w:val="00C74F88"/>
     <w:rsid w:val="00C806CE"/>
     <w:rsid w:val="00C80FB1"/>
     <w:rsid w:val="00C81266"/>
     <w:rsid w:val="00C8151D"/>
     <w:rsid w:val="00C8261C"/>
     <w:rsid w:val="00C83BB8"/>
     <w:rsid w:val="00C851F1"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C87536"/>
     <w:rsid w:val="00C90702"/>
     <w:rsid w:val="00C90899"/>
     <w:rsid w:val="00C90A29"/>
     <w:rsid w:val="00C92115"/>
     <w:rsid w:val="00C93195"/>
     <w:rsid w:val="00C93D1D"/>
     <w:rsid w:val="00C9467F"/>
     <w:rsid w:val="00C971EE"/>
     <w:rsid w:val="00C975D1"/>
     <w:rsid w:val="00C97894"/>
     <w:rsid w:val="00C978E8"/>
     <w:rsid w:val="00CA041F"/>
     <w:rsid w:val="00CA0B07"/>
     <w:rsid w:val="00CA2120"/>
     <w:rsid w:val="00CA25F1"/>
@@ -40043,50 +39966,51 @@
     <w:rsid w:val="00FB1549"/>
     <w:rsid w:val="00FB1A79"/>
     <w:rsid w:val="00FB253F"/>
     <w:rsid w:val="00FB29DC"/>
     <w:rsid w:val="00FB4760"/>
     <w:rsid w:val="00FB4B5A"/>
     <w:rsid w:val="00FB4BC0"/>
     <w:rsid w:val="00FB511B"/>
     <w:rsid w:val="00FB564A"/>
     <w:rsid w:val="00FB6591"/>
     <w:rsid w:val="00FB6B90"/>
     <w:rsid w:val="00FB6CFC"/>
     <w:rsid w:val="00FC0365"/>
     <w:rsid w:val="00FC05B3"/>
     <w:rsid w:val="00FC105D"/>
     <w:rsid w:val="00FC107B"/>
     <w:rsid w:val="00FC1DBF"/>
     <w:rsid w:val="00FC2217"/>
     <w:rsid w:val="00FC275A"/>
     <w:rsid w:val="00FC2CA1"/>
     <w:rsid w:val="00FC2E61"/>
     <w:rsid w:val="00FC32A3"/>
     <w:rsid w:val="00FC3465"/>
     <w:rsid w:val="00FC356A"/>
     <w:rsid w:val="00FC3D10"/>
+    <w:rsid w:val="00FC4794"/>
     <w:rsid w:val="00FC496D"/>
     <w:rsid w:val="00FC5452"/>
     <w:rsid w:val="00FC5559"/>
     <w:rsid w:val="00FC5E59"/>
     <w:rsid w:val="00FC69A2"/>
     <w:rsid w:val="00FD0603"/>
     <w:rsid w:val="00FD1FF2"/>
     <w:rsid w:val="00FD2765"/>
     <w:rsid w:val="00FD4079"/>
     <w:rsid w:val="00FD4457"/>
     <w:rsid w:val="00FD4FAE"/>
     <w:rsid w:val="00FD5A2A"/>
     <w:rsid w:val="00FD7B3E"/>
     <w:rsid w:val="00FE01F6"/>
     <w:rsid w:val="00FE1E6C"/>
     <w:rsid w:val="00FE28FA"/>
     <w:rsid w:val="00FE3636"/>
     <w:rsid w:val="00FE3686"/>
     <w:rsid w:val="00FE47D2"/>
     <w:rsid w:val="00FE5493"/>
     <w:rsid w:val="00FE5C75"/>
     <w:rsid w:val="00FE5E9D"/>
     <w:rsid w:val="00FE7A9E"/>
     <w:rsid w:val="00FF03BA"/>
     <w:rsid w:val="00FF0FC8"/>
@@ -41278,76 +41202,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe28d2748dc9acd612cb43928c01ebb4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba64bba65a37488497ab8edbc9fe7cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b171daa89db3dd386e01f38bb65f2cdc" ns2:_="" ns3:_="">
     <xsd:import namespace="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <xsd:import namespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -41542,125 +41442,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4fa627c0-3f11-41a5-ac3b-a11a8234356f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="743afb49-19b2-4dde-aff7-8efa380179b6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D17B9CD4-ACF6-470D-9B4A-37EA9A27A4CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB582109-70AC-40C3-9356-4F01AE6EC1A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
+    <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA3D4DA-9023-4D72-BB50-E2C9069370EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F119E2F5-49B4-4A49-8F84-8A9B2EFB4259}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA3D4DA-9023-4D72-BB50-E2C9069370EE}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D17B9CD4-ACF6-470D-9B4A-37EA9A27A4CD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{180FC10F-1CC8-4B8B-84EA-CACD14A13902}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>28676</Characters>
+  <Pages>23</Pages>
+  <Words>4454</Words>
+  <Characters>28061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>238</Lines>
-  <Paragraphs>66</Paragraphs>
+  <Lines>233</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swiss Post</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33295</CharactersWithSpaces>
+  <CharactersWithSpaces>32451</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ablauf praktische Prüfung Detailhandelsfachleute</dc:title>
   <dc:creator>Balsiger Martina, P5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LogoMarke">
     <vt:lpwstr>P</vt:lpwstr>