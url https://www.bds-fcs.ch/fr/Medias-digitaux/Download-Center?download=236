--- v0 (2025-11-14)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54B04708" w14:textId="029E4289" w:rsidR="009367F0" w:rsidRPr="009D71F0" w:rsidRDefault="008E4709" w:rsidP="00F50F2F">
+    <w:p w14:paraId="54B04708" w14:textId="09622432" w:rsidR="009367F0" w:rsidRPr="009D71F0" w:rsidRDefault="008E4709" w:rsidP="00F50F2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="15274"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Procédure de qualification pour les </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -100,50 +100,61 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="009D71F0">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">variante </w:t>
       </w:r>
       <w:r w:rsidR="00AA4914">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB72D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – État : octobre 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652CC96F" w14:textId="77777777" w:rsidR="00FB4760" w:rsidRPr="008E4709" w:rsidRDefault="00FB4760" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="329645FB" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="008E4709">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="fr-CH"/>
@@ -454,51 +465,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3416C111" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="00C13C10">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E4709" w:rsidRPr="001A1CB9" w14:paraId="6F29A16C" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="008E4709" w:rsidRPr="00AB72D3" w14:paraId="6F29A16C" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="697789E2" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="00C13C10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom, prénom &amp; </w:t>
@@ -968,71 +979,59 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Evénements </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F413452" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="00C13C10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>particuliers :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13262" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43810BE6" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="00C13C10">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C91FB0C" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="008E4709">
@@ -2675,51 +2674,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2922A5F3" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C048A5" w:rsidRPr="001A1CB9" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00A24D4E">
+      <w:tr w:rsidR="00C048A5" w:rsidRPr="00AB72D3" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EEB5C8" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -2768,51 +2767,50 @@
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="706156CD" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75082EDE" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55FAFC0C" w14:textId="23D31A46" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Accueil : Créer le premier contact avec le client de façon appropriée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2855,75 +2853,73 @@
           <w:p w14:paraId="7225F228" w14:textId="16E3CACB" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34C7DEFE" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72C296DA" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -2942,51 +2938,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="27AD988A" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614BE66A" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D358BC" w14:textId="2C6AABD0" w:rsidR="00C048A5" w:rsidRPr="0075552D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Information 1 : Analyser le besoin du client et présenter des solutions</w:t>
             </w:r>
             <w:r w:rsidR="0075552D">
               <w:rPr>
@@ -3036,83 +3031,81 @@
           <w:p w14:paraId="12D40CC3" w14:textId="3F7FA966" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BFA5E44" w14:textId="1D255688" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EFF5734" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24C15383" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
@@ -3128,51 +3121,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="1DA23E4B" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49C1B8B4" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27D7B1AD" w14:textId="3477CB9F" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Information 2 : Conseiller le client de façon convaincante</w:t>
             </w:r>
             <w:r w:rsidR="0075552D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
@@ -3220,83 +3212,81 @@
           <w:p w14:paraId="4B411FCB" w14:textId="543A84F0" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C6D9D31" w14:textId="19C9C1C5" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3434309A" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51394894" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
@@ -3312,51 +3302,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="18E7F9F3" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="743C85A1" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50DF6F24" w14:textId="07B71669" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Conclusion : Conclure la vente de façon professionnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3384,75 +3373,73 @@
           <w:p w14:paraId="6EEC4D6F" w14:textId="0F856911" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A637F0D" w14:textId="10FF3DD7" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="560E0CEF" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7413065C" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
@@ -3474,51 +3461,50 @@
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="166CA2F1" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B3ABD9" w14:textId="5016C843" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Transverse : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3579,155 +3565,152 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06597CF9" w14:textId="2AF4200C" w:rsidR="00C048A5" w:rsidRPr="00C64880" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="321C0179" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77714E74" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C048A5" w:rsidRPr="001A1CB9" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00A24D4E">
+      <w:tr w:rsidR="00C048A5" w:rsidRPr="00AB72D3" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A0CC23" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31C41B9B" w14:textId="373F91A8" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Option 1 : Gestion et présentation des produits et prestations (DCO B) – </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
@@ -3744,51 +3727,50 @@
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="1FD153B4" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E08E8C6" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46D6DEDA" w14:textId="30C1E680" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentation de produits ou de prestations : présenter en étant sensible aux besoins des clients</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
@@ -3831,74 +3813,72 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E7796AE" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CDC5FA9" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4EB70E" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
@@ -3915,51 +3895,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="40E3B13C" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C84DC09" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FFA0F39" w14:textId="00E143D2" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentation de produits ou de prestations : préparer la présentation</w:t>
             </w:r>
             <w:r w:rsidR="0075552D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4007,81 +3986,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="073F4C2A" w14:textId="1BDA3F65" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22599E55" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="631BE9C2" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4094,51 +4071,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="6D83C98D" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A132B00" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C65A7E5" w14:textId="03DE3709" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de produits ou de prestations : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4195,81 +4171,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D40B92D" w14:textId="76542505" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="470CDAE6" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53368471" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4282,51 +4256,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="1BF05E1C" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73D812A4" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4350177D" w14:textId="28564295" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentation de produits ou de prestations : agir de manière plausible dans une situation critique</w:t>
             </w:r>
             <w:r w:rsidR="0075552D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4374,194 +4347,190 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03162985" w14:textId="151D307F" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04437BEE" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF61E2D" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C048A5" w:rsidRPr="001A1CB9" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00A24D4E">
+      <w:tr w:rsidR="00C048A5" w:rsidRPr="00AB72D3" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F57247C" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D1F961A" w14:textId="7AC27C1E" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Option 2 : Gestion et présentation des produits et prestations (DCO B) – Analyser une présentation existante de produits ou de prestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="59A3FD94" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B1F7111" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="304192DC" w14:textId="26273226" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentation de produits ou de prestations : analyser la présentation de produits ou de prestations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
@@ -4604,74 +4573,72 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F4CC0DA" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E8F5CCB" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE789F2" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4684,51 +4651,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F640823" w14:textId="471E3225" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentation de produits ou de prestations : proposer des améliorations</w:t>
             </w:r>
             <w:r w:rsidR="0075552D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4776,81 +4742,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DDD7DDB" w14:textId="1EBED591" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4863,51 +4827,50 @@
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="53FCFACF" w14:textId="77777777" w:rsidTr="00A24D4E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A30B944" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4012F5" w14:textId="1DED319A" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentation de produits ou de prestations : motiver de façon cohérente les points forts et les points faibles des améliorations</w:t>
             </w:r>
             <w:r w:rsidR="0075552D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4955,81 +4918,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0445A8AC" w14:textId="1A13E748" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F648BB2" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F503B3A" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -5045,51 +5006,50 @@
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2EAFC4" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3919C081" w14:textId="762515D4" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentation de produits ou de prestations : agir de manière plausible dans une situation critique</w:t>
             </w:r>
             <w:r w:rsidR="0075552D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5137,82 +5097,80 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="503F9097" w14:textId="089C7333" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="0075552D" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="319AC1DB" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="190BAF99" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
@@ -6407,51 +6365,51 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="661E3B84" w14:textId="2F66FAF9" w:rsidR="00D55C10" w:rsidRPr="00DA7BA7" w:rsidRDefault="00D55C10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="001A1CB9" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00AB72D3" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F5DB6BB" w14:textId="21867F15" w:rsidR="00DA7BA7" w:rsidRPr="00DA7BA7" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Point de départ pour les </w:t>
             </w:r>
@@ -6553,51 +6511,51 @@
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Cas échéant, explication des raisons de cet entretien ou cette situation exigeante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="793807F6" w14:textId="52A56EAD" w:rsidR="00DA7BA7" w:rsidRPr="00DA7BA7" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="001A1CB9" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00AB72D3" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="51346C70" w14:textId="17AE2F96" w:rsidR="00DA7BA7" w:rsidRPr="00543DF8" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâches des </w:t>
             </w:r>
             <w:r>
@@ -6628,51 +6586,51 @@
           </w:tcPr>
           <w:p w14:paraId="6330DFE0" w14:textId="7364C182" w:rsidR="00DA7BA7" w:rsidRPr="00DA7BA7" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Réaliser l’entretien de vente avec la cliente ou le client.</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="001A1CB9" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00AB72D3" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="444340F6" w14:textId="44CFD99B" w:rsidR="00DA7BA7" w:rsidRPr="005D0492" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée/organisation</w:t>
             </w:r>
           </w:p>
@@ -6707,51 +6665,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00F747F6">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="001A1CB9" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00AB72D3" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FE2B2D" w14:textId="5EF63915" w:rsidR="00DA7BA7" w:rsidRPr="00543DF8" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes pour les </w:t>
             </w:r>
             <w:r>
@@ -6790,73 +6748,51 @@
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Veillez à appliquer les techniques de questionnement et d’entretien appropriées pendant cet entretien. L’objectif de l’entretien est de parvenir à </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">une conclusion d'achat ou de trouver une solution appropriée pour le client, resp. </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> traiter le retour ou la réclamation dans le délai dont vous disposez.</w:t>
+              <w:t>une conclusion d'achat ou de trouver une solution appropriée pour le client, resp. de traiter le retour ou la réclamation dans le délai dont vous disposez.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30975597" w14:textId="77777777" w:rsidR="00DA7BA7" w:rsidRPr="001B7A7D" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
@@ -7019,51 +6955,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F43B3B" w14:textId="77777777" w:rsidR="00E94ECB" w:rsidRPr="00DA7BA7" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="001A1CB9" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00AB72D3" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7871708D" w14:textId="3637D960" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Notes pour l</w:t>
             </w:r>
@@ -7996,51 +7932,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Objections possibles du client</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55C10" w:rsidRPr="001A1CB9" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00D55C10" w:rsidRPr="00AB72D3" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31AAB531" w14:textId="74C36251" w:rsidR="00D55C10" w:rsidRPr="00C702F8" w:rsidRDefault="00A535AD" w:rsidP="00C81266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Comportement durant l’entretien</w:t>
             </w:r>
           </w:p>
@@ -8145,51 +8081,51 @@
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">évolutions et tendances ? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7108AB11" w14:textId="789887BD" w:rsidR="00AC3C4E" w:rsidRPr="00A535AD" w:rsidRDefault="00AC3C4E" w:rsidP="00AC3C4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="001A1CB9" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00AB72D3" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1170BDE8" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -8452,51 +8388,51 @@
               <w:t xml:space="preserve"> important</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>s à considérer</w:t>
             </w:r>
             <w:r w:rsidR="00A535AD" w:rsidRPr="00841BB5">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841BB5" w:rsidRPr="001A1CB9" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00841BB5" w:rsidRPr="00AB72D3" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0202B7C8" w14:textId="77777777" w:rsidR="00841BB5" w:rsidRPr="00841BB5" w:rsidRDefault="00841BB5" w:rsidP="00841BB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -8696,93 +8632,71 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Utiliser</w:t>
             </w:r>
             <w:r w:rsidR="00841BB5" w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r w:rsidR="00841BB5" w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> objectif et de diverses techniques d’interrogation </w:t>
+              <w:t xml:space="preserve"> questions orientée objectif et de diverses techniques d’interrogation </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57ADA7FE" w14:textId="77777777" w:rsidR="00841BB5" w:rsidRPr="001B7A7D" w:rsidRDefault="00841BB5" w:rsidP="00841BB5">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
@@ -8883,51 +8797,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Prendre des</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="001A1CB9" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00AB72D3" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69DA55BA" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0F463C" w14:textId="634A5706" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -9113,51 +9027,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Recueillir et intégrer les demandes du client</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="001A1CB9" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00AB72D3" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1531677F" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="00841BB5" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CED7DCB" w14:textId="3D9818C9" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
@@ -9333,51 +9247,51 @@
               <w:t xml:space="preserve"> correcte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ment le</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> système de caisse / fidélisation des clients</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="001A1CB9" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00AB72D3" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="52FD1645" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="00F14D24" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B0750A" w14:textId="68CB18F2" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
@@ -14239,256 +14153,183 @@
               <w:t>Agir</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> de manière professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> avec les clients</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738CC2AD" w14:textId="1E3837B7" w:rsidR="00862A34" w:rsidRPr="00BD175E" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
+          <w:p w14:paraId="738CC2AD" w14:textId="7F6A3775" w:rsidR="00862A34" w:rsidRPr="00BD175E" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Question principale : L’</w:t>
+              <w:t xml:space="preserve">Question principale : </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD27C5" w:rsidRPr="00EF57D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>L’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00CD27C5" w:rsidRPr="00EF57D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001B7A7D">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> des relations professionnelles avec le client ?</w:t>
+            <w:r w:rsidR="00CD27C5" w:rsidRPr="00EF57D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agit-il/elle de manière professionnelle avec le client et utilise-t-il/elle correctement ses connaissances de l’assortiment et ses connaissances techniques ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A155E0E" w14:textId="08B9BF96" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F14D24" w:rsidP="00DE089A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w14:paraId="0CB37295" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706B4C25" w14:textId="1058A065" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
+          <w:p w14:paraId="706B4C25" w14:textId="0F03D1F9" w:rsidR="00BD175E" w:rsidRPr="00CD27C5" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidR="00CD27C5" w:rsidRPr="00EF57D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00CD27C5" w:rsidRPr="00EF57D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="001B7A7D">
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> reconnaît et exploite d’autres opportunités de vente.</w:t>
+            <w:r w:rsidR="00CD27C5" w:rsidRPr="00EF57D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utilise de manière complète et correcte ses connaissances de l’assortiment et ses connaissances techniques lors du conseil à la clientèle. Ses arguments sont compréhensibles et orientés client. Il/elle reconnaît et exploite d’autres opportunités de vente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F551848" w14:textId="5F2AE111" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="00C24082" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -14903,50 +14744,51 @@
       </w:tr>
       <w:tr w:rsidR="00862A34" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="5039"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0334BCA2" w14:textId="4CFE3D40" w:rsidR="00862A34" w:rsidRDefault="00F14D24" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Observations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="19354E33" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D05A89D" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D224E59" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
@@ -15229,51 +15071,51 @@
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0FDA2591" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00C97390" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2795"/>
         <w:gridCol w:w="1831"/>
         <w:gridCol w:w="10638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C97390" w:rsidRPr="001A1CB9" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00C97390" w:rsidRPr="00AB72D3" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3EDFEA64" w14:textId="18A7475B" w:rsidR="00C97390" w:rsidRPr="00DF2659" w:rsidRDefault="00C97390" w:rsidP="00C97390">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Point de départ</w:t>
             </w:r>
           </w:p>
@@ -15422,51 +15264,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>che partielle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EB6413" w14:textId="77777777" w:rsidR="00C97390" w:rsidRPr="00C97390" w:rsidRDefault="00C97390" w:rsidP="00C97390">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="001A1CB9" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00AB72D3" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2708C7C2" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâches des </w:t>
@@ -15599,51 +15441,51 @@
             </w:pPr>
             <w:r w:rsidRPr="002A3306">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Brèves instructions (p.ex. brochure, liens internet, instructions et aides)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F19245B" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="002A3306" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="001A1CB9" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00AB72D3" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D7B4032" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="002A3306" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4902DB8D" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -15774,51 +15616,51 @@
               <w:t>lan du magasin</w:t>
             </w:r>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD14113" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="001A1CB9" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00AB72D3" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C5C0E31" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22995222" w14:textId="55E6D5DD" w:rsidR="00232AB7" w:rsidRPr="00BC106D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -15919,51 +15761,51 @@
               <w:t>quisition de marchandises</w:t>
             </w:r>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B52083B" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="001A1CB9" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00AB72D3" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4671F9E2" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13A75861" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -16065,51 +15907,51 @@
               <w:t xml:space="preserve">Brèves instructions (p.ex. </w:t>
             </w:r>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>principes de la présentation)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF22C5B" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="001A1CB9" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00AB72D3" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56578D5E" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15F63398" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -16192,51 +16034,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Brèves instructions (p.ex. questions principales pour l’évaluation)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="229B1E89" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="001A1CB9" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00AB72D3" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C8FA95E" w14:textId="4906144F" w:rsidR="00232AB7" w:rsidRPr="0002169C" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée/organisation</w:t>
             </w:r>
           </w:p>
@@ -16258,94 +16100,74 @@
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalisation de l’entretien : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> minutes (présentation : 5 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> entretien : </w:t>
+              <w:t xml:space="preserve"> minutes (présentation : 5 minutes; entretien : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>5 minutes).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="001A1CB9" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00AB72D3" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="458F4BBE" w14:textId="5C24DF68" w:rsidR="00232AB7" w:rsidRPr="0002169C" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
@@ -16728,172 +16550,166 @@
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1.2.1.1 Où avez-vous commandé la marchandise ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8687" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46BDAC45" w14:textId="1EF6C385" w:rsidR="00232AB7" w:rsidRPr="00CD6C7A" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00232AB7" w14:paraId="6E0F4E28" w14:textId="77777777" w:rsidTr="00232AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6577" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D6CF1E1" w14:textId="4917B01E" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1.2.1.2 Comment avez-vous procédé pour la planification ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8687" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67882C10" w14:textId="31ADE7C0" w:rsidR="00232AB7" w:rsidRPr="0002169C" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00232AB7" w14:paraId="105D1FD2" w14:textId="77777777" w:rsidTr="00232AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6577" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C364765" w14:textId="6392E44E" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1.2.1.3 Quels outils/documents/modèles avez-vous utilisé ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8687" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="295DD911" w14:textId="54ACAFD0" w:rsidR="00232AB7" w:rsidRPr="0002169C" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F9A6912" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6571"/>
         <w:gridCol w:w="8693"/>
       </w:tblGrid>
       <w:tr w:rsidR="00232AB7" w14:paraId="5B9EB604" w14:textId="77777777" w:rsidTr="00232AB7">
         <w:tc>
@@ -17524,105 +17340,85 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC6EE09" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CD6C7A" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="001A1CB9" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00232AB7">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00AB72D3" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00232AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C592159" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00E84FF2" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AE5E117" w14:textId="77777777" w:rsidR="00E84FF2" w:rsidRPr="001B7A7D" w:rsidRDefault="00E84FF2" w:rsidP="00E84FF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poser toujours la même question </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> situation critique : </w:t>
+              <w:t xml:space="preserve">Poser toujours la même question suite à une situation critique : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>gérer</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
@@ -19434,51 +19230,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="138D9EE6" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7923" w:rsidRPr="001A1CB9" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="003B7923" w:rsidRPr="00AB72D3" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="6130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="43F9C222" w14:textId="54A649A6" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="00A24D4E" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -19491,71 +19287,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00D185CE" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0106F047" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="023C8F5E" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6854B145" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -19572,71 +19366,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64E0FFBD" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="26BFE8D4" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B53C776" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4817C76B" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -19653,71 +19445,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FC590EB" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="395564E2" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C0BFFF4" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="136702EB" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
@@ -19738,71 +19528,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FAE9EDD" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="498D0568" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42153070" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41F0015E" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
@@ -20685,51 +20473,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25B412E3" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7923" w:rsidRPr="001A1CB9" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="003B7923" w:rsidRPr="00AB72D3" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="68FBD2CD" w14:textId="40C53BE6" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7923">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -20742,71 +20530,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="115F3133" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0BEF2A7A" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="713D3F97" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55BD89AD" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -20823,71 +20609,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32F81532" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7251DAE1" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4946E106" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F33839D" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -20904,71 +20688,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="407DCD2E" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3535268B" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53146B40" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51635E66" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
@@ -20989,71 +20771,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09A16B0D" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3C790817" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A382330" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26AAB132" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
@@ -21891,51 +21671,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24EBDC0C" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00CC1ED9" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="001A1CB9" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00AB72D3" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="4095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="5B596638" w14:textId="7AABF7AA" w:rsidR="006C0A53" w:rsidRPr="003B7923" w:rsidRDefault="00F14D24" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7923">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -21958,71 +21738,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70B5ACD6" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="04B482DC" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C0CE1CE" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="353F51EF" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -22039,71 +21817,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32685CDC" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="68BF3F42" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BEAB0EE" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="459247CB" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -22120,71 +21896,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CC00346" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6D4A90A9" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="609C8387" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F6EADAD" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
@@ -22205,71 +21979,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06D748D9" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="001B7A7D" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4B9A756D" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003B7923" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F97A711" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003B7923" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77F13A86" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003B7923" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
@@ -22357,51 +22129,51 @@
         </w:rPr>
         <w:t>Avec une présentation de produits ou prestations existante</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FEE08F" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00FF28F2" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="10658"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="001A1CB9" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00AB72D3" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70F9D3FE" w14:textId="0F6C3E8B" w:rsidR="00FF28F2" w:rsidRPr="00DF2659" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Point de départ</w:t>
             </w:r>
           </w:p>
@@ -22465,51 +22237,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22BA57EA" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="001A1CB9" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00AB72D3" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="552BA669" w14:textId="517E13F2" w:rsidR="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâches des </w:t>
             </w:r>
             <w:r>
@@ -22679,51 +22451,51 @@
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>prestations</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AF8037" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="001A1CB9" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00AB72D3" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28121360" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DC91DB1" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="001B7A7D" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -22768,51 +22540,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Notez le potentiel d’amélioration de la présentation de produits ou prestations.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="079445C6" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="001A1CB9" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00AB72D3" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FEB711" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EC1D434" w14:textId="3E2ADBB2" w:rsidR="00FF28F2" w:rsidRPr="00BC106D" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -22846,51 +22618,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentez les résultats de votre analyse oralement et justifiez vos réponses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2171B7" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="001A1CB9" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00AB72D3" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="033B829C" w14:textId="02C65820" w:rsidR="00FF28F2" w:rsidRPr="0002169C" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée/organisation</w:t>
             </w:r>
           </w:p>
@@ -22932,94 +22704,74 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> minutes (notes de l’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : 5 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> présentation des résultats et questions : </w:t>
+              <w:t xml:space="preserve"> : 5 minutes; présentation des résultats et questions : </w:t>
             </w:r>
             <w:r w:rsidR="009447BE">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> minutes; gestion d’une ou de plusieurs situations critiques : 5 minutes).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="001A1CB9" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00AB72D3" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="341122A0" w14:textId="4F6EA14E" w:rsidR="00FF28F2" w:rsidRPr="0002169C" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Remarques</w:t>
             </w:r>
           </w:p>
@@ -24051,156 +23803,114 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294907" w14:paraId="5AB5A616" w14:textId="77777777" w:rsidTr="00294907">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6568" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B2C9D19" w14:textId="1AECC509" w:rsidR="00294907" w:rsidRPr="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.2.3.3 En vous écoutant, j’ai eu l’idée suivante : Admettons que je vous propose de supprimer l’étape X resp. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B7A7D">
+              <w:t>1.2.3.3 En vous écoutant, j’ai eu l’idée suivante : Admettons que je vous propose de supprimer l’étape X resp. le produit Y.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69938080" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00CD6C7A" w:rsidRDefault="00294907" w:rsidP="00294907">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="001B7A7D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:val="fr-CH"/>
-[...23 lines deleted...]
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="001A1CB9" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00294907">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00AB72D3" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00294907">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="05B16FF0" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="009D71F0" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72CDA9C3" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="001B7A7D" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poser toujours la même question </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> situation critique : </w:t>
+              <w:t xml:space="preserve">Poser toujours la même question suite à une situation critique : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>gérer</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
@@ -26199,51 +25909,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294907" w:rsidRPr="001A1CB9" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00294907" w:rsidRPr="00AB72D3" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="6130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="785A3BB7" w14:textId="41CECC03" w:rsidR="00294907" w:rsidRPr="00272D6D" w:rsidRDefault="00A24D4E" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -26256,71 +25966,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30E1720F" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="53E17C52" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C6B2B96" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0673CC26" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -26337,71 +26045,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D1506CB" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5AB28A36" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E6D2C30" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D44D680" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -26418,71 +26124,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B5067CD" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="76AAE3FC" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14F92373" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34D1B1A5" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
@@ -26503,71 +26207,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F7BF24A" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0C5B6508" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00272D6D" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="293F9C8E" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00272D6D" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0865B35B" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00272D6D" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
@@ -27501,51 +27203,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25CC39AF" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00272D6D" w:rsidRPr="001A1CB9" w14:paraId="361A4BDD" w14:textId="77777777" w:rsidTr="00F20DBE">
+      <w:tr w:rsidR="00272D6D" w:rsidRPr="00AB72D3" w14:paraId="361A4BDD" w14:textId="77777777" w:rsidTr="00F20DBE">
         <w:trPr>
           <w:trHeight w:val="5130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="3E9CE70B" w14:textId="2B8AB8AF" w:rsidR="00272D6D" w:rsidRPr="00272D6D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272D6D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -27558,71 +27260,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="053B0351" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="43FADD44" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A07654E" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58C60E84" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -27639,71 +27339,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2ECDB55F" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="24B3D2A2" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21A45184" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37D8056D" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -27720,71 +27418,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="597754ED" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5201F438" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3002E64E" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A4A0FA1" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
@@ -27805,71 +27501,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D1299AB" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5F5AF1A9" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00272D6D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F15E5B5" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00272D6D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -28724,51 +28418,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="501CF335" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20DBE" w:rsidRPr="001A1CB9" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00F20DBE" w:rsidRPr="00AB72D3" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="5568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="1D65D76D" w14:textId="27281014" w:rsidR="00F20DBE" w:rsidRPr="00272D6D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272D6D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -28791,71 +28485,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01D5D362" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="031AF720" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C8733A9" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="29D5AB3D" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -28872,71 +28564,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="618CC882" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="70F50F92" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="046346E8" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FA3F74A" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -28953,71 +28643,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="003EF69D" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0A8797D7" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0ED8DACE" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="304EB828" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
@@ -29038,71 +28726,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0E2B22F3" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n°. </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="14115686" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="00272D6D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EB9FC32" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00272D6D" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -29178,51 +28864,51 @@
         </w:rPr>
         <w:t>Mise à jour : 13 novembre 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A44BF3" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="8109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A56391" w:rsidRPr="00B62550" w14:paraId="752D1C66" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00A56391" w:rsidRPr="00AB72D3" w14:paraId="752D1C66" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F028391" w14:textId="4ABCF98B" w:rsidR="00A56391" w:rsidRPr="00B62550" w:rsidRDefault="00A56391" w:rsidP="00A56391">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62550">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>3 ou 6 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29419,51 +29105,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00B62550">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Remarques à l'attention des experts : Une performance parfaite n’est pas nécessaire pour obtenir le maximum de points.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08A320C7" w14:textId="77777777" w:rsidR="00A56391" w:rsidRPr="00B62550" w:rsidRDefault="00A56391" w:rsidP="00A56391">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56391" w:rsidRPr="00B62550" w14:paraId="4C8A9370" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00A56391" w:rsidRPr="00AB72D3" w14:paraId="4C8A9370" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA77867" w14:textId="30BF8528" w:rsidR="00A56391" w:rsidRPr="00B62550" w:rsidRDefault="00A56391" w:rsidP="00A56391">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62550">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>2 ou 4 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29653,51 +29339,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62550">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Par exemple : une réponse/action principalement correcte, mais manquant de profondeur ou de détails spécifiques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="498348BF" w14:textId="77777777" w:rsidR="00A56391" w:rsidRPr="00B62550" w:rsidRDefault="00A56391" w:rsidP="00A56391">
             <w:pPr>
               <w:pStyle w:val="Aufzhlungszeichen"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56391" w:rsidRPr="00B62550" w14:paraId="2235ED93" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00A56391" w:rsidRPr="00AB72D3" w14:paraId="2235ED93" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B471789" w14:textId="488FFF5E" w:rsidR="00A56391" w:rsidRPr="00B62550" w:rsidRDefault="00A56391" w:rsidP="00A56391">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62550">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1 ou 2 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29909,51 +29595,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62550">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Par exemple : une réponse/action contenant quelques éléments corrects, mais demeurant globalement superficielle ou incomplète.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E078995" w14:textId="1C943880" w:rsidR="0099788F" w:rsidRPr="00B62550" w:rsidRDefault="0099788F" w:rsidP="00A56391">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A56391" w:rsidRPr="00B62550" w14:paraId="65EF0CC0" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00A56391" w:rsidRPr="00AB72D3" w14:paraId="65EF0CC0" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09E7EF15" w14:textId="57C25388" w:rsidR="00A56391" w:rsidRPr="00B62550" w:rsidRDefault="00A56391" w:rsidP="00A56391">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B62550">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>0 point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,70 +34945,70 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sectPr w:rsidR="00B61EF0" w:rsidSect="00F663A6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="782" w:bottom="567" w:left="782" w:header="568" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20299541" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="2DB4366B" w14:textId="77777777" w:rsidR="0052359A" w:rsidRDefault="0052359A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A0B1B54" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="721C4B00" w14:textId="77777777" w:rsidR="0052359A" w:rsidRDefault="0052359A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -35355,75 +35041,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2660F96E" w14:textId="77777777" w:rsidR="00C169F1" w:rsidRDefault="00C169F1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E14F9BB" w14:textId="026F521D" w:rsidR="00707045" w:rsidRPr="008E4709" w:rsidRDefault="008E4709" w:rsidP="00E355EB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="2993"/>
         <w:tab w:val="decimal" w:pos="15168"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Bra</w:t>
     </w:r>
@@ -35586,121 +35272,121 @@
     </w:r>
     <w:r w:rsidR="00E355EB" w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00E355EB" w:rsidRPr="00E355EB">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A57D7AE" w14:textId="09769253" w:rsidR="00707045" w:rsidRPr="00C07C63" w:rsidRDefault="008E4709">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Bra</w:t>
     </w:r>
     <w:r w:rsidR="00B5047A">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>n</w:t>
     </w:r>
     <w:r w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>che de formation et d’examens</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61705AFC" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="0FE8B0F2" w14:textId="77777777" w:rsidR="0052359A" w:rsidRDefault="0052359A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C60B904" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="57A1FF77" w14:textId="77777777" w:rsidR="0052359A" w:rsidRDefault="0052359A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5196A7DB" w14:textId="2C81E840" w:rsidR="00C169F1" w:rsidRDefault="00C169F1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1226F5E9" w14:textId="0EB7B80B" w:rsidR="00707045" w:rsidRPr="008E4709" w:rsidRDefault="008E4709" w:rsidP="006C0A53">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="12780"/>
         <w:tab w:val="right" w:pos="15300"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00122C79">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Procédure de qualification pour les </w:t>
     </w:r>
     <w:r w:rsidRPr="008E4709">
@@ -35796,51 +35482,51 @@
     <w:r w:rsidR="00707045" w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00707045" w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05964B93" w14:textId="0450D82D" w:rsidR="005E70D7" w:rsidRDefault="005E70D7" w:rsidP="00FB4760">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7180BA32" wp14:editId="0AD4B09F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-147036</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1316990" cy="489585"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
@@ -35988,51 +35674,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DFB7E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8FEDF08"/>
     <w:lvl w:ilvl="0" w:tplc="08070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -36980,61 +36666,61 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1258250416">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1665549298">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="429471452">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="940649664">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1575553160">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1212615641">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00807ADE"/>
     <w:rsid w:val="00000512"/>
     <w:rsid w:val="000005A7"/>
     <w:rsid w:val="000007E3"/>
     <w:rsid w:val="000007F8"/>
     <w:rsid w:val="00002508"/>
     <w:rsid w:val="0000270D"/>
@@ -37703,50 +37389,51 @@
     <w:rsid w:val="005008D8"/>
     <w:rsid w:val="0050164D"/>
     <w:rsid w:val="0050256B"/>
     <w:rsid w:val="00502947"/>
     <w:rsid w:val="005035E0"/>
     <w:rsid w:val="00504EAC"/>
     <w:rsid w:val="005051F8"/>
     <w:rsid w:val="005054D6"/>
     <w:rsid w:val="00510084"/>
     <w:rsid w:val="00511B80"/>
     <w:rsid w:val="00512EC6"/>
     <w:rsid w:val="00513749"/>
     <w:rsid w:val="00513BCA"/>
     <w:rsid w:val="00514A93"/>
     <w:rsid w:val="005163D2"/>
     <w:rsid w:val="00517316"/>
     <w:rsid w:val="00517708"/>
     <w:rsid w:val="00521020"/>
     <w:rsid w:val="0052141A"/>
     <w:rsid w:val="005215B8"/>
     <w:rsid w:val="00521E1B"/>
     <w:rsid w:val="005229FC"/>
     <w:rsid w:val="00522ECA"/>
     <w:rsid w:val="00522F5F"/>
     <w:rsid w:val="00523318"/>
+    <w:rsid w:val="0052359A"/>
     <w:rsid w:val="0052385B"/>
     <w:rsid w:val="00525679"/>
     <w:rsid w:val="00525C06"/>
     <w:rsid w:val="00526746"/>
     <w:rsid w:val="00526D8A"/>
     <w:rsid w:val="00530A3F"/>
     <w:rsid w:val="00530BAC"/>
     <w:rsid w:val="00532A89"/>
     <w:rsid w:val="00532D9E"/>
     <w:rsid w:val="00534101"/>
     <w:rsid w:val="00534635"/>
     <w:rsid w:val="00537244"/>
     <w:rsid w:val="005410A8"/>
     <w:rsid w:val="00542B68"/>
     <w:rsid w:val="00543DF8"/>
     <w:rsid w:val="00544190"/>
     <w:rsid w:val="0054445C"/>
     <w:rsid w:val="005448D6"/>
     <w:rsid w:val="00544CCB"/>
     <w:rsid w:val="00545E9D"/>
     <w:rsid w:val="00550266"/>
     <w:rsid w:val="00552F3C"/>
     <w:rsid w:val="0055481F"/>
     <w:rsid w:val="00557CB6"/>
     <w:rsid w:val="0056004A"/>
@@ -37886,50 +37573,51 @@
     <w:rsid w:val="00642250"/>
     <w:rsid w:val="00642667"/>
     <w:rsid w:val="00642865"/>
     <w:rsid w:val="00642D57"/>
     <w:rsid w:val="006468AB"/>
     <w:rsid w:val="0064702C"/>
     <w:rsid w:val="0064750F"/>
     <w:rsid w:val="00647A72"/>
     <w:rsid w:val="00647D9B"/>
     <w:rsid w:val="00647DD4"/>
     <w:rsid w:val="00651E41"/>
     <w:rsid w:val="00652838"/>
     <w:rsid w:val="00652C8F"/>
     <w:rsid w:val="006565FF"/>
     <w:rsid w:val="006568D9"/>
     <w:rsid w:val="0065737C"/>
     <w:rsid w:val="00660815"/>
     <w:rsid w:val="006618F7"/>
     <w:rsid w:val="00661EAF"/>
     <w:rsid w:val="00662C48"/>
     <w:rsid w:val="00663160"/>
     <w:rsid w:val="00663C7D"/>
     <w:rsid w:val="006641E9"/>
     <w:rsid w:val="00664B93"/>
     <w:rsid w:val="00665605"/>
+    <w:rsid w:val="0066604B"/>
     <w:rsid w:val="006660C0"/>
     <w:rsid w:val="0066639E"/>
     <w:rsid w:val="00666409"/>
     <w:rsid w:val="00666913"/>
     <w:rsid w:val="00670705"/>
     <w:rsid w:val="00671097"/>
     <w:rsid w:val="00672F26"/>
     <w:rsid w:val="00673163"/>
     <w:rsid w:val="00673904"/>
     <w:rsid w:val="00673B63"/>
     <w:rsid w:val="00673E91"/>
     <w:rsid w:val="006767D0"/>
     <w:rsid w:val="00681118"/>
     <w:rsid w:val="006826DD"/>
     <w:rsid w:val="006841FE"/>
     <w:rsid w:val="00684A71"/>
     <w:rsid w:val="006853BA"/>
     <w:rsid w:val="00686428"/>
     <w:rsid w:val="00686901"/>
     <w:rsid w:val="00687AD6"/>
     <w:rsid w:val="00687B4A"/>
     <w:rsid w:val="00690DEC"/>
     <w:rsid w:val="00691950"/>
     <w:rsid w:val="00695536"/>
     <w:rsid w:val="00696CC6"/>
@@ -38503,50 +38191,51 @@
     <w:rsid w:val="00A81BF2"/>
     <w:rsid w:val="00A84421"/>
     <w:rsid w:val="00A855BD"/>
     <w:rsid w:val="00A8615C"/>
     <w:rsid w:val="00A86DAF"/>
     <w:rsid w:val="00A87FD0"/>
     <w:rsid w:val="00A91409"/>
     <w:rsid w:val="00A91A20"/>
     <w:rsid w:val="00A95A71"/>
     <w:rsid w:val="00A95C15"/>
     <w:rsid w:val="00A9617F"/>
     <w:rsid w:val="00A96783"/>
     <w:rsid w:val="00A9694E"/>
     <w:rsid w:val="00A96A59"/>
     <w:rsid w:val="00AA01E4"/>
     <w:rsid w:val="00AA2DB5"/>
     <w:rsid w:val="00AA4914"/>
     <w:rsid w:val="00AA5DE5"/>
     <w:rsid w:val="00AA5E4F"/>
     <w:rsid w:val="00AA67B5"/>
     <w:rsid w:val="00AA7DC4"/>
     <w:rsid w:val="00AB1EB1"/>
     <w:rsid w:val="00AB2835"/>
     <w:rsid w:val="00AB4ED9"/>
     <w:rsid w:val="00AB6797"/>
+    <w:rsid w:val="00AB72D3"/>
     <w:rsid w:val="00AC10FF"/>
     <w:rsid w:val="00AC32E1"/>
     <w:rsid w:val="00AC3C4E"/>
     <w:rsid w:val="00AC53C3"/>
     <w:rsid w:val="00AC551F"/>
     <w:rsid w:val="00AC65AB"/>
     <w:rsid w:val="00AC699D"/>
     <w:rsid w:val="00AC6EB6"/>
     <w:rsid w:val="00AD07B3"/>
     <w:rsid w:val="00AD0C5E"/>
     <w:rsid w:val="00AD17F4"/>
     <w:rsid w:val="00AD2FEE"/>
     <w:rsid w:val="00AD4735"/>
     <w:rsid w:val="00AD61E1"/>
     <w:rsid w:val="00AE0060"/>
     <w:rsid w:val="00AE0591"/>
     <w:rsid w:val="00AE0E38"/>
     <w:rsid w:val="00AE0E3F"/>
     <w:rsid w:val="00AE2DFD"/>
     <w:rsid w:val="00AE42BB"/>
     <w:rsid w:val="00AE43F7"/>
     <w:rsid w:val="00AE4BE0"/>
     <w:rsid w:val="00AE5276"/>
     <w:rsid w:val="00AE641F"/>
     <w:rsid w:val="00AE69FD"/>
@@ -38789,50 +38478,51 @@
     <w:rsid w:val="00CA5A5A"/>
     <w:rsid w:val="00CA5C72"/>
     <w:rsid w:val="00CA629B"/>
     <w:rsid w:val="00CA69C5"/>
     <w:rsid w:val="00CA6A61"/>
     <w:rsid w:val="00CA6D67"/>
     <w:rsid w:val="00CB0994"/>
     <w:rsid w:val="00CB14C0"/>
     <w:rsid w:val="00CB16B3"/>
     <w:rsid w:val="00CB2395"/>
     <w:rsid w:val="00CB2DB3"/>
     <w:rsid w:val="00CB4323"/>
     <w:rsid w:val="00CB5FEC"/>
     <w:rsid w:val="00CC187C"/>
     <w:rsid w:val="00CC1ED9"/>
     <w:rsid w:val="00CC21AF"/>
     <w:rsid w:val="00CC2282"/>
     <w:rsid w:val="00CC2796"/>
     <w:rsid w:val="00CC6A55"/>
     <w:rsid w:val="00CC6B81"/>
     <w:rsid w:val="00CC71FE"/>
     <w:rsid w:val="00CC7B7C"/>
     <w:rsid w:val="00CD0ABB"/>
     <w:rsid w:val="00CD1B13"/>
     <w:rsid w:val="00CD24FE"/>
+    <w:rsid w:val="00CD27C5"/>
     <w:rsid w:val="00CD2E4F"/>
     <w:rsid w:val="00CD5090"/>
     <w:rsid w:val="00CD52D8"/>
     <w:rsid w:val="00CD58EC"/>
     <w:rsid w:val="00CD592D"/>
     <w:rsid w:val="00CD68D9"/>
     <w:rsid w:val="00CD6A7E"/>
     <w:rsid w:val="00CD6C7A"/>
     <w:rsid w:val="00CD7B49"/>
     <w:rsid w:val="00CE2D5C"/>
     <w:rsid w:val="00CE389C"/>
     <w:rsid w:val="00CE462F"/>
     <w:rsid w:val="00CE4692"/>
     <w:rsid w:val="00CE5275"/>
     <w:rsid w:val="00CE577C"/>
     <w:rsid w:val="00CE663D"/>
     <w:rsid w:val="00CF0A9A"/>
     <w:rsid w:val="00CF0E50"/>
     <w:rsid w:val="00CF1508"/>
     <w:rsid w:val="00CF2142"/>
     <w:rsid w:val="00CF32F0"/>
     <w:rsid w:val="00CF3B27"/>
     <w:rsid w:val="00CF3E91"/>
     <w:rsid w:val="00CF4B8E"/>
     <w:rsid w:val="00CF5428"/>
@@ -39302,64 +38992,64 @@
     <w:rsid w:val="00FF36FD"/>
     <w:rsid w:val="00FF3B8D"/>
     <w:rsid w:val="00FF5511"/>
     <w:rsid w:val="00FF56D9"/>
     <w:rsid w:val="00FF5870"/>
     <w:rsid w:val="00FF6E0D"/>
     <w:rsid w:val="00FF740B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A86F49C"/>
   <w15:docId w15:val="{C35EAA86-DD1E-4F5A-A290-8CE9A616820C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -40188,51 +39878,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B46F04"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="429744641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="834567043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -40484,83 +40174,90 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4fa627c0-3f11-41a5-ac3b-a11a8234356f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="743afb49-19b2-4dde-aff7-8efa380179b6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ad174259f185291982997cd41da50d2f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cefc4bdff5a8ef449ce4407a3d5d7d" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba64bba65a37488497ab8edbc9fe7cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b171daa89db3dd386e01f38bb65f2cdc" ns2:_="" ns3:_="">
     <xsd:import namespace="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <xsd:import namespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="743afb49-19b2-4dde-aff7-8efa380179b6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -40584,50 +40281,55 @@
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e563074-c92b-4eee-9519-9a802d9dc837" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{95390a08-cdde-4e6a-b056-03c5bd35dc1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4fa627c0-3f11-41a5-ac3b-a11a8234356f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -40727,133 +40429,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBE8D61D-4120-42D2-B2DD-6328F5D9D031}">
-[...18 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8EA4504-B0ED-4B89-AFDB-9698ACDE551E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA3D4DA-9023-4D72-BB50-E2C9069370EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B97209E9-AE39-4332-9FD1-C2092486FDA8}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBE8D61D-4120-42D2-B2DD-6328F5D9D031}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>27146</Characters>
+  <Pages>25</Pages>
+  <Words>4359</Words>
+  <Characters>27467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>226</Lines>
+  <Lines>228</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swiss Post</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31616</CharactersWithSpaces>
+  <CharactersWithSpaces>31763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ablauf praktische Prüfung Detailhandelsfachleute</dc:title>
   <dc:creator>Balsiger Martina, P5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LogoMarke">
     <vt:lpwstr>P</vt:lpwstr>