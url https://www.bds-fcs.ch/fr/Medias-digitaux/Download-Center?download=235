--- v0 (2025-11-14)
+++ v1 (2026-11-05)
@@ -15,51 +15,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54B04708" w14:textId="26F6765F" w:rsidR="009367F0" w:rsidRPr="009D71F0" w:rsidRDefault="008E4709" w:rsidP="00F50F2F">
+    <w:p w14:paraId="54B04708" w14:textId="5F629244" w:rsidR="009367F0" w:rsidRPr="009D71F0" w:rsidRDefault="008E4709" w:rsidP="00F50F2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="15274"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Procédure de qualification pour les </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -99,51 +99,62 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="009D71F0">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>variante 1</w:t>
       </w:r>
       <w:r w:rsidR="003F1A67">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – État : octobre 2025</w:t>
+        <w:t xml:space="preserve"> – État : octobre 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54624">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652CC96F" w14:textId="77777777" w:rsidR="00FB4760" w:rsidRPr="008E4709" w:rsidRDefault="00FB4760" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="329645FB" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="008E4709">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:lang w:val="fr-CH"/>
@@ -463,51 +474,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5935" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3416C111" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="00C13C10">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E4709" w:rsidRPr="00F96AD8" w14:paraId="6F29A16C" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="008E4709" w:rsidRPr="00C6373A" w14:paraId="6F29A16C" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2184" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="697789E2" w14:textId="77777777" w:rsidR="008E4709" w:rsidRPr="001B7A7D" w:rsidRDefault="008E4709" w:rsidP="00C13C10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom, prénom &amp; </w:t>
@@ -1088,51 +1099,95 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="18B3D10B" w14:textId="31146FD5" w:rsidR="008E4709" w:rsidRPr="008E4709" w:rsidRDefault="008E4709" w:rsidP="008E4709">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk83275328"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Point d’appré-ciation selon OrFo </w:t>
+              <w:t>Point d’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>appré-ciation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> selon </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>OrFo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="832" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45674114" w14:textId="0CE02D30" w:rsidR="008E4709" w:rsidRPr="00611E7D" w:rsidRDefault="008E4709" w:rsidP="008E4709">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2601,51 +2656,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2922A5F3" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C048A5" w:rsidRPr="00F96AD8" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00AB3C29">
+      <w:tr w:rsidR="00C048A5" w:rsidRPr="00C6373A" w14:paraId="7248FC69" w14:textId="77777777" w:rsidTr="00AB3C29">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EEB5C8" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -3484,51 +3539,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77714E74" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C048A5" w:rsidRPr="00F96AD8" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00AB3C29">
+      <w:tr w:rsidR="00C048A5" w:rsidRPr="00C6373A" w14:paraId="4B63C853" w14:textId="77777777" w:rsidTr="00AB3C29">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A0CC23" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
@@ -4187,51 +4242,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF61E2D" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C048A5" w:rsidRPr="00F96AD8" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00AB3C29">
+      <w:tr w:rsidR="00C048A5" w:rsidRPr="00C6373A" w14:paraId="3FCE5F01" w14:textId="77777777" w:rsidTr="00AB3C29">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F57247C" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
@@ -4396,336 +4451,205 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE789F2" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="00AB3C29">
+      <w:tr w:rsidR="00597838" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="00597838">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="23"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
+          <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="00597838" w:rsidRPr="003E3BFA" w:rsidRDefault="00597838" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F640823" w14:textId="6062F895" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
-[...15 lines deleted...]
-              <w:t>Présentation de produits ou de prestations : proposer des améliorations</w:t>
+          <w:p w14:paraId="5F640823" w14:textId="1D1FD9A4" w:rsidR="00597838" w:rsidRPr="00C048A5" w:rsidRDefault="00597838" w:rsidP="00C048A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation de produits ou de prestations : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597838">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Proposer des mesures d’amélioration et les justifier de manière compréhensible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9903DB" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00C048A5" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
+          <w:p w14:paraId="1B9903DB" w14:textId="77777777" w:rsidR="00597838" w:rsidRPr="00C048A5" w:rsidRDefault="00597838" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5835AA92" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
+          <w:p w14:paraId="5835AA92" w14:textId="494FB85A" w:rsidR="00597838" w:rsidRPr="003E3BFA" w:rsidRDefault="00597838" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DDD7DDB" w14:textId="48EB04F7" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
+          <w:p w14:paraId="1DDD7DDB" w14:textId="48EB04F7" w:rsidR="00597838" w:rsidRPr="003E3BFA" w:rsidRDefault="00597838" w:rsidP="00C048A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
+          <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="00597838" w:rsidRPr="00611E7D" w:rsidRDefault="00597838" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
-[...147 lines deleted...]
-          <w:p w14:paraId="4F503B3A" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="00611E7D" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
+          <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="00597838" w:rsidRPr="00611E7D" w:rsidRDefault="00597838" w:rsidP="00C048A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C048A5" w:rsidRPr="00611E7D" w14:paraId="705C4D88" w14:textId="77777777" w:rsidTr="00AB3C29">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2EAFC4" w14:textId="77777777" w:rsidR="00C048A5" w:rsidRPr="003E3BFA" w:rsidRDefault="00C048A5" w:rsidP="00C048A5">
             <w:pPr>
@@ -6043,50 +5967,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C4B8DC5" w14:textId="77777777" w:rsidR="00DA7BA7" w:rsidRPr="001B7A7D" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk61959017"/>
       <w:r w:rsidRPr="001B7A7D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.1 Relations clients</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298AB5C8" w14:textId="77777777" w:rsidR="00DA7BA7" w:rsidRPr="001B7A7D" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="496C785F" w14:textId="77777777" w:rsidR="00DA7BA7" w:rsidRPr="001B7A7D" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7A7D">
         <w:rPr>
@@ -6151,51 +6076,51 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="661E3B84" w14:textId="2F66FAF9" w:rsidR="00D55C10" w:rsidRPr="00DA7BA7" w:rsidRDefault="00D55C10">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00F96AD8" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00C6373A" w14:paraId="75965516" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6F5DB6BB" w14:textId="21867F15" w:rsidR="00DA7BA7" w:rsidRPr="00DA7BA7" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Point de départ pour les </w:t>
             </w:r>
@@ -6297,51 +6222,51 @@
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Cas échéant, explication des raisons de cet entretien ou cette situation exigeante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="793807F6" w14:textId="52A56EAD" w:rsidR="00DA7BA7" w:rsidRPr="00DA7BA7" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00F96AD8" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00C6373A" w14:paraId="65097063" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="51346C70" w14:textId="17AE2F96" w:rsidR="00DA7BA7" w:rsidRPr="00543DF8" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâches des </w:t>
             </w:r>
             <w:r>
@@ -6372,51 +6297,51 @@
           </w:tcPr>
           <w:p w14:paraId="6330DFE0" w14:textId="7364C182" w:rsidR="00DA7BA7" w:rsidRPr="00DA7BA7" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Réaliser l’entretien de vente avec la cliente ou le client.</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00F96AD8" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00C6373A" w14:paraId="5D611228" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="444340F6" w14:textId="44CFD99B" w:rsidR="00DA7BA7" w:rsidRPr="005D0492" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée/organisation</w:t>
             </w:r>
           </w:p>
@@ -6434,51 +6359,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Réalisation de l’entretien client :</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>40 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00F96AD8" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00DA7BA7" w:rsidRPr="00C6373A" w14:paraId="3F59B46D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FE2B2D" w14:textId="5EF63915" w:rsidR="00DA7BA7" w:rsidRPr="00543DF8" w:rsidRDefault="00DA7BA7" w:rsidP="00DA7BA7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes pour les </w:t>
             </w:r>
             <w:r>
@@ -6724,51 +6649,51 @@
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F43B3B" w14:textId="77777777" w:rsidR="00E94ECB" w:rsidRPr="00DA7BA7" w:rsidRDefault="00E94ECB">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="12483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="00F96AD8" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00C6373A" w14:paraId="6801D627" w14:textId="77777777" w:rsidTr="00E94ECB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7871708D" w14:textId="3637D960" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Notes pour l</w:t>
             </w:r>
@@ -6894,165 +6819,202 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5751A7B6" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>L’expert-e</w:t>
-            </w:r>
+              <w:t>L’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>expert-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> doit rester strictement dans son rôle et ne poser que des questions qui pourraient également être posées par un vrai client (pas de questions techniques au sens d'un entretien professionnel).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="729BE3FB" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>L’expert-e</w:t>
-            </w:r>
+              <w:t>L’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>expert-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ne peut pas observer et évaluer le comportement de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> en parallèle. Il y a un risque que son vécu du jeu de rôle prenne le pas sur l'évaluation des compétences de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6185FF7B" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Le comportement de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>l’expert-e</w:t>
-            </w:r>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>expert-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> doit être aussi standardisé que possible. C'est le seul moyen de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -7086,113 +7048,128 @@
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">La procédure fixée doit être suivie par </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>l’expert-e</w:t>
-            </w:r>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>expert-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>. Sinon, il est difficile d'évaluer le jeu de rôle à l'aide de critères standardisés.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B473E1C" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Avec des experts inexpérimentés, il y a un risque qu'ils orientent trop la conversation et que l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ne soit pas en mesure de présenter ses compétences de manière adéquate. C'est toujours l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> qui mène la conversation. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5726911C" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D99D04F" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
@@ -7349,59 +7326,61 @@
           </w:p>
           <w:p w14:paraId="69D09CCB" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Incitation active par l’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> à la décision d’achat </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="031C1463" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
@@ -7654,51 +7633,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Objections possibles du client</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D55C10" w:rsidRPr="00F96AD8" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00D55C10" w:rsidRPr="00C6373A" w14:paraId="7497A96D" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="31AAB531" w14:textId="74C36251" w:rsidR="00D55C10" w:rsidRPr="00C702F8" w:rsidRDefault="00A535AD" w:rsidP="00C81266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Comportement durant l’entretien</w:t>
             </w:r>
           </w:p>
@@ -7803,51 +7782,51 @@
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">évolutions et tendances ? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7108AB11" w14:textId="789887BD" w:rsidR="00AC3C4E" w:rsidRPr="00A535AD" w:rsidRDefault="00AC3C4E" w:rsidP="00AC3C4E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="00F96AD8" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00C6373A" w14:paraId="6DB0C4D9" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1170BDE8" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="001B7A7D" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -8035,114 +8014,126 @@
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>apprenti-e-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B7A7D">
+              <w:t>apprenti-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve"> dans la situation décrite </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>et les points particulièrement</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> important</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>s à considérer</w:t>
             </w:r>
             <w:r w:rsidR="00A535AD" w:rsidRPr="00841BB5">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841BB5" w:rsidRPr="00F96AD8" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00841BB5" w:rsidRPr="00C6373A" w14:paraId="6D571506" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0202B7C8" w14:textId="77777777" w:rsidR="00841BB5" w:rsidRPr="00841BB5" w:rsidRDefault="00841BB5" w:rsidP="00841BB5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -8507,51 +8498,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Prendre des</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="00F96AD8" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00C6373A" w14:paraId="424E1D79" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="69DA55BA" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A0F463C" w14:textId="634A5706" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -8761,51 +8752,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Recueillir et intégrer les demandes du client</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="00F96AD8" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00C6373A" w14:paraId="231C715F" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1531677F" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="00841BB5" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CED7DCB" w14:textId="3D9818C9" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
@@ -9018,51 +9009,51 @@
               <w:t xml:space="preserve"> correcte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ment le</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> système de caisse / fidélisation des clients</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A535AD" w:rsidRPr="00F96AD8" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
+      <w:tr w:rsidR="00A535AD" w:rsidRPr="00C6373A" w14:paraId="51A47573" w14:textId="77777777" w:rsidTr="00C702F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="52FD1645" w14:textId="77777777" w:rsidR="00A535AD" w:rsidRPr="00F14D24" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4070" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B0750A" w14:textId="68CB18F2" w:rsidR="00A535AD" w:rsidRPr="00A535AD" w:rsidRDefault="00A535AD" w:rsidP="00A535AD">
             <w:pPr>
               <w:rPr>
@@ -9650,59 +9641,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>gère</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -9861,59 +9854,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à un premier contact client professionnel. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D61530C" w14:textId="680A8BEB" w:rsidR="00F14D24" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E37CBB" w:rsidP="00F14D24">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -9959,59 +9954,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à un premier contact client professionnel. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DA3D716" w14:textId="4E94FB28" w:rsidR="00F14D24" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E37CBB" w:rsidP="00F14D24">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -10079,59 +10076,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> est non professionnelle et/ou inexistante. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="742D3AAC" w14:textId="771CEBE4" w:rsidR="00F14D24" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F14D24" w:rsidP="00F14D24">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -10574,101 +10573,125 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F14D24" w:rsidRPr="00CC1ED9" w14:paraId="167FA8B2" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDC4964" w14:textId="77777777" w:rsidR="00A100E5" w:rsidRPr="001B7A7D" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
+          <w:p w14:paraId="7FDC4964" w14:textId="066CD492" w:rsidR="00A100E5" w:rsidRPr="001B7A7D" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Critère d'évaluation 1 : Analyser le besoin du client du commerce de détail et présenter des solutions</w:t>
+              <w:t xml:space="preserve">Critère d'évaluation </w:t>
+            </w:r>
+            <w:r w:rsidR="00C6373A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> : Analyser le besoin du client du commerce de détail et présenter des solutions</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="519369C9" w14:textId="40F88906" w:rsidR="00F14D24" w:rsidRPr="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> s'informe-t-il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -10705,106 +10728,110 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1F4E3623" w14:textId="59273770" w:rsidR="00F14D24" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F14D24" w:rsidP="00F14D24">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w14:paraId="7F8FD75C" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7603" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A776F2F" w14:textId="19798CA2" w:rsidR="00A100E5" w:rsidRPr="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> s'informe en détail des besoins du client. Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -10949,59 +10976,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à une analyse ciblée des besoins et une présentation de solution appropriée.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30665F9D" w14:textId="1F95C673" w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E37CBB" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11047,59 +11076,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à une analyse ciblée des besoins et une présentation de solution appropriée.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A237A4F" w14:textId="7FB57E1A" w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w:rsidRDefault="00E37CBB" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11167,59 +11198,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> est inutilisable et s’écarte complètement d’une analyse ciblée des besoins du client.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A3EC5C1" w14:textId="77777777" w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11246,58 +11279,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F14D24" w14:paraId="10044783" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0904D0CB" w14:textId="7C1EFD2E" w:rsidR="00F14D24" w:rsidRDefault="00F14D24" w:rsidP="00F14D24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observations</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="18CABFDC" w14:textId="77777777" w:rsidR="00F14D24" w:rsidRDefault="00F14D24" w:rsidP="00F14D24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="352F12AB" w14:textId="77777777" w:rsidR="00F14D24" w:rsidRDefault="00F14D24" w:rsidP="00F14D24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="041A0E02" w14:textId="77777777" w:rsidR="00F14D24" w:rsidRDefault="00F14D24" w:rsidP="00F14D24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11730,59 +11765,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Critère d'évaluation 3 : Conseiller le client de façon convaincante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06ADC79D" w14:textId="415C3134" w:rsidR="00862A34" w:rsidRPr="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>fournit</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11801,106 +11838,110 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>des conseils convaincants et orientés client ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6912" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="53CF868F" w14:textId="59DFB87C" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F14D24" w:rsidP="00DE089A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w14:paraId="52286C0C" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7633" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CECE234" w14:textId="17ACDCD3" w:rsidR="00A100E5" w:rsidRPr="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> conseille le client en détail sur les produits/prestations et sur les évolutions et les tendances. Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12072,59 +12113,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à un conseil professionnel et convaincant. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09CB6CF8" w14:textId="57A96A14" w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w:rsidRDefault="00164450" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -12170,59 +12213,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à un conseil professionnel et convaincant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="249EAB16" w14:textId="495A14F1" w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w:rsidRDefault="00164450" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -12290,59 +12335,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> est inutilisable et/ou incompréhensible. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39097421" w14:textId="77777777" w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -12369,58 +12416,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00862A34" w14:paraId="7FE5E854" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="4379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="6FB2481F" w14:textId="7C963BBB" w:rsidR="00862A34" w:rsidRDefault="00F14D24" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observations</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2585C526" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17E90E43" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62D4D071" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12725,59 +12774,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Critère d’évaluation 4 : Conclure la vente de façon professionnelle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F4B887F" w14:textId="781DDA90" w:rsidR="00A100E5" w:rsidRPr="00BD175E" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> conclut-il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12787,106 +12838,110 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6915" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4FC03F1C" w14:textId="27839510" w:rsidR="00A100E5" w:rsidRPr="00CC1ED9" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w14:paraId="28B4242B" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7630" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08103A05" w14:textId="1618388E" w:rsidR="00BD175E" w:rsidRPr="00BD175E" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> fait preuve </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>de professionnalisme lors</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -13022,59 +13077,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à une conclusion professionnelle de la vente. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3646D9" w14:textId="0EFCA025" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000F1DA5" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -13120,59 +13177,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à une conclusion professionnelle de la vente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FA1A3CA" w14:textId="4F2A5043" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000F1DA5" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -13240,59 +13299,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> est non professionnelle et/ou fausse. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A93F381" w14:textId="77777777" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -13319,58 +13380,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A100E5" w14:paraId="22B9D98E" w14:textId="77777777" w:rsidTr="006C0A53">
         <w:trPr>
           <w:trHeight w:val="6222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="725BD6B9" w14:textId="51F01F8F" w:rsidR="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observations</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="484975C3" w14:textId="77777777" w:rsidR="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45378BBD" w14:textId="77777777" w:rsidR="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7EF89996" w14:textId="77777777" w:rsidR="00A100E5" w:rsidRDefault="00A100E5" w:rsidP="00A100E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13755,239 +13818,183 @@
               <w:t>Agir</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> de manière professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> avec les clients</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738CC2AD" w14:textId="1E3837B7" w:rsidR="00862A34" w:rsidRPr="00BD175E" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
+          <w:p w14:paraId="738CC2AD" w14:textId="25990F3B" w:rsidR="00862A34" w:rsidRPr="00BD175E" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Question principale : L’</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Question principale : </w:t>
+            </w:r>
+            <w:r w:rsidR="00C54624" w:rsidRPr="00EF57D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>L’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C54624" w:rsidRPr="00EF57D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> des relations professionnelles avec le client ?</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C54624" w:rsidRPr="00EF57D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agit-il/elle de manière professionnelle avec le client et utilise-t-il/elle correctement ses connaissances de l’assortiment et ses connaissances techniques ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A155E0E" w14:textId="08B9BF96" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F14D24" w:rsidP="00DE089A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w14:paraId="0CB37295" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706B4C25" w14:textId="1058A065" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
+          <w:p w14:paraId="706B4C25" w14:textId="4BE10B10" w:rsidR="00BD175E" w:rsidRPr="00C54624" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidR="00C54624" w:rsidRPr="00EF57D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C54624" w:rsidRPr="00EF57D3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> reconnaît et exploite d’autres opportunités de vente.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C54624" w:rsidRPr="00EF57D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utilise de manière complète et correcte ses connaissances de l’assortiment et ses connaissances techniques lors du conseil à la clientèle. Ses arguments sont compréhensibles et orientés client. Il/elle reconnaît et exploite d’autres opportunités de vente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F551848" w14:textId="413225F0" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="000F1DA5" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -14025,59 +14032,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à un traitement professionnel de la clientèle (par exemple, il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -14152,59 +14161,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Insuffisant</w:t>
             </w:r>
             <w:r w:rsidR="00BD175E" w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="00BD175E" w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BD175E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BD175E" w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à un traitement professionnel du client (par exemple, il</w:t>
             </w:r>
             <w:r w:rsidR="00BD175E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidR="00BD175E" w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -14288,59 +14299,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> est inutilisable et/ou non professionnelle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75B2120C" w14:textId="77777777" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14350,75 +14363,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B6B5FB4" w14:textId="77777777" w:rsidR="00BD175E" w:rsidRPr="00CC1ED9" w:rsidRDefault="00BD175E" w:rsidP="00BD175E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862A34" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="006C0A53">
+      <w:tr w:rsidR="00862A34" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="00C6373A">
         <w:trPr>
-          <w:trHeight w:val="5039"/>
+          <w:trHeight w:val="4101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0334BCA2" w14:textId="4CFE3D40" w:rsidR="00862A34" w:rsidRDefault="00F14D24" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observations</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="19354E33" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D05A89D" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4D224E59" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -14452,104 +14467,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53343D19" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1618C73E" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FA06339" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="20"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0236E37F" w14:textId="77777777" w:rsidR="0064702C" w:rsidRDefault="0064702C" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="481FE51C" w14:textId="77777777" w:rsidR="0064702C" w:rsidRDefault="0064702C" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01110308" w14:textId="77777777" w:rsidR="0064702C" w:rsidRDefault="0064702C" w:rsidP="00EE3F51">
             <w:pPr>
@@ -14698,51 +14659,51 @@
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0FDA2591" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00C97390" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2795"/>
         <w:gridCol w:w="1831"/>
         <w:gridCol w:w="10638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C97390" w:rsidRPr="00F96AD8" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00C97390" w:rsidRPr="00C6373A" w14:paraId="566B1A39" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3EDFEA64" w14:textId="18A7475B" w:rsidR="00C97390" w:rsidRPr="00DF2659" w:rsidRDefault="00C97390" w:rsidP="00C97390">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Point de départ</w:t>
             </w:r>
           </w:p>
@@ -14891,51 +14852,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>che partielle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EB6413" w14:textId="77777777" w:rsidR="00C97390" w:rsidRPr="00C97390" w:rsidRDefault="00C97390" w:rsidP="00C97390">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="00F96AD8" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00C6373A" w14:paraId="0294B1F2" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="2708C7C2" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâches des </w:t>
@@ -15068,51 +15029,51 @@
             </w:pPr>
             <w:r w:rsidRPr="002A3306">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Brèves instructions (p.ex. brochure, liens internet, instructions et aides)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F19245B" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="002A3306" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="00F96AD8" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00C6373A" w14:paraId="72BA33A4" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1D7B4032" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="002A3306" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4902DB8D" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -15243,51 +15204,51 @@
               <w:t>lan du magasin</w:t>
             </w:r>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CD14113" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="00F96AD8" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00C6373A" w14:paraId="55129F31" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6C5C0E31" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22995222" w14:textId="55E6D5DD" w:rsidR="00232AB7" w:rsidRPr="00BC106D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -15388,51 +15349,51 @@
               <w:t>quisition de marchandises</w:t>
             </w:r>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B52083B" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="00F96AD8" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00C6373A" w14:paraId="149C96F2" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4671F9E2" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13A75861" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -15534,51 +15495,51 @@
               <w:t xml:space="preserve">Brèves instructions (p.ex. </w:t>
             </w:r>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>principes de la présentation)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BF22C5B" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00232AB7" w:rsidRPr="00F96AD8" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00232AB7" w:rsidRPr="00C6373A" w14:paraId="33EF40A4" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="56578D5E" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15F63398" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="001B7A7D" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -15661,51 +15622,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00232AB7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Brèves instructions (p.ex. questions principales pour l’évaluation)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="229B1E89" w14:textId="77777777" w:rsidR="00232AB7" w:rsidRPr="00232AB7" w:rsidRDefault="00232AB7" w:rsidP="00232AB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420229" w:rsidRPr="00F96AD8" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00420229" w:rsidRPr="00C6373A" w14:paraId="6CA65ECA" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7C8FA95E" w14:textId="4906144F" w:rsidR="00420229" w:rsidRPr="0002169C" w:rsidRDefault="00420229" w:rsidP="00420229">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée/organisation</w:t>
             </w:r>
           </w:p>
@@ -15750,51 +15711,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> minutes (présentation : 5 minutes; entretien : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>5 minutes).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00420229" w:rsidRPr="00F96AD8" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="00C97390">
+      <w:tr w:rsidR="00420229" w:rsidRPr="00C6373A" w14:paraId="720792D0" w14:textId="77777777" w:rsidTr="00C97390">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="458F4BBE" w14:textId="5C24DF68" w:rsidR="00420229" w:rsidRPr="0002169C" w:rsidRDefault="00420229" w:rsidP="00420229">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
@@ -16823,51 +16784,73 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E84FF2" w14:paraId="6F92ED5B" w14:textId="77777777" w:rsidTr="00232AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6568" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2685987E" w14:textId="76228701" w:rsidR="00E84FF2" w:rsidRPr="00E84FF2" w:rsidRDefault="00E84FF2" w:rsidP="00E84FF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.2.3.2 Lorsque vous réceptionnez de la marchandise, vous constatez que le produit xy est défectueux. </w:t>
+              <w:t xml:space="preserve">1.2.3.2 Lorsque vous réceptionnez de la marchandise, vous constatez que le produit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>xy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> est défectueux. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E37D929" w14:textId="77777777" w:rsidR="00E84FF2" w:rsidRDefault="00E84FF2" w:rsidP="00E84FF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
@@ -16884,90 +16867,112 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E84FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.3 </w:t>
             </w:r>
             <w:r w:rsidR="00E84FF2" w:rsidRPr="00E84FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fournisseur vous informe que le produit xy n’est plus livrable. </w:t>
+              <w:t xml:space="preserve">Le fournisseur vous informe que le produit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E84FF2" w:rsidRPr="00E84FF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>xy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E84FF2" w:rsidRPr="00E84FF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n’est plus livrable. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E84FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC6EE09" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CD6C7A" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00F96AD8" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00232AB7">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00C6373A" w14:paraId="5B5F6DF5" w14:textId="77777777" w:rsidTr="00232AB7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C592159" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00E84FF2" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AE5E117" w14:textId="77777777" w:rsidR="00E84FF2" w:rsidRPr="001B7A7D" w:rsidRDefault="00E84FF2" w:rsidP="00E84FF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -17442,159 +17447,165 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Critère d’évaluation 1 : Présenter en étant sensible aux besoins des clients</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4691FD06" w14:textId="337F082A" w:rsidR="006C0A53" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente-t-il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> les produits ou les prestations en étant sensible aux besoins des clients ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="69A4BB99" w14:textId="25DE1142" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F14D24" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w14:paraId="4EA95552" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D787AF" w14:textId="7067BBD9" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente les produits ou les prestations de manière judicieuse et compréhensible. La construction de sa présentation est logique. Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -17658,59 +17669,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La présentation de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à une présentation orientée clients.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61EAF21D" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -17756,59 +17769,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La présentation de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à une présentation orientée clients.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44BDFC8E" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -17876,59 +17891,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La présentation de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> s’écarte complètement d’une présentation orientée clients. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D6EFCFB" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -17955,58 +17972,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w:rsidRPr="00862A34" w14:paraId="1FA4B104" w14:textId="77777777" w:rsidTr="003B7923">
         <w:trPr>
           <w:trHeight w:val="4946"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="7C003445" w14:textId="70061D23" w:rsidR="006C0A53" w:rsidRDefault="00F14D24" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observations</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2EE2411D" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="784D6403" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C02B9F4" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00862A34" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -18271,140 +18290,146 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Critère d’évaluation 2 : Préparer la présentation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D81D0BA" w14:textId="373A5956" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L’approche de l’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour planifier et préparer la présentation des produits ou des prestations est-elle ciblée ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4831255F" w14:textId="6CED0D94" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w14:paraId="26379C75" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097CFC19" w14:textId="4A89D43E" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> répond correctement aux questions relatives à la planification et la préparation de la présentation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -18486,59 +18511,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les réponses de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présentent de petits écarts par rapport à une réponse correcte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69D30B2B" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -18584,59 +18611,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les réponses de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à une réponse correcte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A62659A" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -18704,59 +18733,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> est inutilisable ou incompréhensible. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7960D9BA" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -18766,51 +18797,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="138D9EE6" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7923" w:rsidRPr="00F96AD8" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="003B7923" w:rsidRPr="00C6373A" w14:paraId="545851CD" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="6130"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="43F9C222" w14:textId="5D2EC71F" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7923">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -19426,188 +19457,196 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Critère d’évaluation 3 : Motiver son approche de manière cohérente</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BBD6248" w14:textId="34D6B298" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> motive-t-il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> son approche pour la préparation et la mise en œuvre de la présentation des produits ou prestations de manière cohérente et compétente </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4B702305" w14:textId="50D96C73" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w14:paraId="345087C3" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F69474" w14:textId="5492180D" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Bien réalisé </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les explications de l’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> sont cohérentes. L’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> argumente de façon compétente. Ses arguments sont compréhensibles et structurés.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A9E095" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -19653,59 +19692,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les explications de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présentent de petits écarts</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19771,59 +19812,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les explications de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présentent des écarts importants par rapport à une justification cohérente et compétente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436DD5E1" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -19891,59 +19934,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Les explications de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> sont inutilisables et s’écartent complètement d’une justification cohérente et compétente.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="378C8AC2" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -19953,51 +19998,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="25B412E3" w14:textId="77777777" w:rsidR="003B7923" w:rsidRPr="00CC1ED9" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7923" w:rsidRPr="00F96AD8" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="003B7923" w:rsidRPr="00C6373A" w14:paraId="6298328C" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="68FBD2CD" w14:textId="40C53BE6" w:rsidR="003B7923" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7923">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -20602,159 +20647,165 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Critère d’évaluation 4 : Agir de manière plausible dans une situation critique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06884522" w14:textId="4255D465" w:rsidR="006C0A53" w:rsidRPr="003B7923" w:rsidRDefault="003B7923" w:rsidP="003B7923">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> décrit-il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> un plan d'action plausible dans les situations critiques décrites ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="34D0CEBE" w14:textId="472F2811" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F14D24" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF28F2" w:rsidRPr="00CC1ED9" w14:paraId="65E2F2DB" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B50AFE1" w14:textId="746EC9B2" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> décrit les points clés d'une approche professionnelle de situations critiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Ses explications sur la procédure sont cohérentes. </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -20818,59 +20869,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à la réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61B4B940" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00CC1ED9" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -20916,59 +20969,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> des écarts importants par rapport à</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> la réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64F84229" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00CC1ED9" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
@@ -21045,59 +21100,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> n’est pas utilisable et s’écarte complètement de la réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D9AC106" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00CC1ED9" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -21107,51 +21164,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="24EBDC0C" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00CC1ED9" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00F96AD8" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00C6373A" w14:paraId="7C5F108D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="4095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="5B596638" w14:textId="7AABF7AA" w:rsidR="006C0A53" w:rsidRPr="003B7923" w:rsidRDefault="00F14D24" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7923">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -21565,51 +21622,51 @@
         </w:rPr>
         <w:t>Avec une présentation de produits ou prestations existante</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FEE08F" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00FF28F2" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="1827"/>
         <w:gridCol w:w="10658"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00F96AD8" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00C6373A" w14:paraId="61CB73F0" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="70F9D3FE" w14:textId="0F6C3E8B" w:rsidR="00FF28F2" w:rsidRPr="00DF2659" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Point de départ</w:t>
             </w:r>
           </w:p>
@@ -21637,85 +21694,87 @@
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour l’analyse, les experts choisissent une présentation de produits ou </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>prestations existante au magasin ou au guichet de l’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22BA57EA" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00F96AD8" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00C6373A" w14:paraId="3FD6A203" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="552BA669" w14:textId="517E13F2" w:rsidR="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Tâches des </w:t>
             </w:r>
             <w:r>
@@ -21885,51 +21944,51 @@
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>prestations</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AF8037" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00F96AD8" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00C6373A" w14:paraId="5E4570A1" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28121360" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DC91DB1" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="001B7A7D" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -21974,51 +22033,51 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Notez le potentiel d’amélioration de la présentation de produits ou prestations.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="079445C6" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00F96AD8" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00C6373A" w14:paraId="4A142E28" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="28FEB711" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EC1D434" w14:textId="3E2ADBB2" w:rsidR="00FF28F2" w:rsidRPr="00BC106D" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -22052,122 +22111,124 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Présentez les résultats de votre analyse oralement et justifiez vos réponses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2171B7" w14:textId="77777777" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00F96AD8" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00C6373A" w14:paraId="4A6587A2" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="033B829C" w14:textId="02C65820" w:rsidR="00FF28F2" w:rsidRPr="0002169C" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Durée/organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D0E587D" w14:textId="6A3189E8" w:rsidR="00FF28F2" w:rsidRPr="00FF28F2" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Réalisation de l’entretien : 20 minutes (notes de l’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> : 5 minutes; présentation des résultats et questions : 10 minutes; gestion d’une ou de plusieurs situations critiques : 5 minutes).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00F96AD8" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00FF28F2" w:rsidRPr="00C6373A" w14:paraId="4F87658D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="341122A0" w14:textId="4F6EA14E" w:rsidR="00FF28F2" w:rsidRPr="0002169C" w:rsidRDefault="00FF28F2" w:rsidP="00FF28F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Remarques</w:t>
             </w:r>
           </w:p>
@@ -23126,51 +23187,73 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294907" w14:paraId="12C1AD93" w14:textId="77777777" w:rsidTr="00294907">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6568" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12682A88" w14:textId="0D8DB1B1" w:rsidR="00294907" w:rsidRPr="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.2.3.2 Lorsque vous réceptionnez de la marchandise, vous constatez que le produit xy est défectueux. </w:t>
+              <w:t xml:space="preserve">1.2.3.2 Lorsque vous réceptionnez de la marchandise, vous constatez que le produit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>xy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> est défectueux. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4134698A" w14:textId="77777777" w:rsidR="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
@@ -23206,51 +23289,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69938080" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00CD6C7A" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00F96AD8" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00294907">
+      <w:tr w:rsidR="006C0A53" w:rsidRPr="00C6373A" w14:paraId="5E319C38" w14:textId="77777777" w:rsidTr="00294907">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="05B16FF0" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="009D71F0" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72CDA9C3" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="001B7A7D" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -23653,59 +23736,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Critère d’évaluation 1 : Analyser la présentation de produits ou prestations</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03A9B825" w14:textId="097D2E99" w:rsidR="00294907" w:rsidRPr="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> identifie-t-il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -23724,106 +23809,110 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> prestations ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="210A18CB" w14:textId="550BDB4C" w:rsidR="00294907" w:rsidRPr="00CC1ED9" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294907" w:rsidRPr="00CC1ED9" w14:paraId="2D3E493A" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE161A7" w14:textId="017A78C4" w:rsidR="00294907" w:rsidRPr="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> décrit les points forts et les points faibles de manière exhaustive et correcte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="176C1B43" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00CC1ED9" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -23869,59 +23958,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La réponse de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à une réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19DE76C3" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00CC1ED9" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -23967,59 +24058,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La réponse de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente des écarts importants par rapport à une réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073E1540" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00CC1ED9" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -24087,59 +24180,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> est inutilisable et s’écarte complètement de la réponse correcte.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06DBB465" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00CC1ED9" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -24166,58 +24261,60 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294907" w:rsidRPr="00862A34" w14:paraId="03699A67" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="5072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="65ED2BFE" w14:textId="3F505E38" w:rsidR="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Observations</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="56BDA97B" w14:textId="77777777" w:rsidR="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="451BB757" w14:textId="77777777" w:rsidR="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53554E69" w14:textId="77777777" w:rsidR="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -24607,663 +24704,576 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00294907" w:rsidRPr="00CC1ED9" w14:paraId="3FCFAB90" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="11BDCC04" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="001B7A7D" w:rsidRDefault="00294907" w:rsidP="00294907">
+          <w:p w14:paraId="659CC029" w14:textId="77777777" w:rsidR="00AB6BA2" w:rsidRPr="00AB6BA2" w:rsidRDefault="00294907" w:rsidP="00AB6BA2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidRPr="00AB6BA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Critère d’évaluation 2 : Proposer des améliorations</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3169A4EB" w14:textId="5E03D6B0" w:rsidR="00294907" w:rsidRPr="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
+              <w:t xml:space="preserve">Critère d’évaluation 2 : </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6BA2" w:rsidRPr="00AB6BA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Proposer des mesures d’amélioration et les justifier de manière compréhensible</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3169A4EB" w14:textId="4984CB9F" w:rsidR="00294907" w:rsidRPr="00AB6BA2" w:rsidRDefault="00AB6BA2" w:rsidP="00AB6BA2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidRPr="00AB6BA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L’</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB6BA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> ? </w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB6BA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> propose-t-il/elle des mesures d’amélioration appropriées et les justifie-t-il/elle de manière compréhensible en s’appuyant sur des arguments professionnels pertinents ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3CE888AA" w14:textId="3B429AA2" w:rsidR="00294907" w:rsidRPr="00CC1ED9" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w14:paraId="5A92FCA4" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w14:paraId="5A92FCA4" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF589EF" w14:textId="4A43E78F" w:rsidR="00272D6D" w:rsidRPr="009E1474" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="1CF589EF" w14:textId="4BE5535D" w:rsidR="000320DE" w:rsidRPr="000320DE" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> les décrit de façon cohérente. </w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> propose plusieurs mesures d’amélioration appropriées, qu’il/elle élabore directement à partir de la présentation des produits, resp. des prestations concernées et qu’il/elle justifie de manière compréhensible. L’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>apprenti-e</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> argumente sur la base de connaissances professionnelles pertinentes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B94867" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="12B94867" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="691B6232" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="691B6232" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w14:paraId="3781BEEA" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w14:paraId="3781BEEA" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F30FAC" w14:textId="012EBF17" w:rsidR="00272D6D" w:rsidRPr="00272D6D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="53F30FAC" w14:textId="42B9FCE3" w:rsidR="000320DE" w:rsidRPr="000320DE" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Les mesures d’amélioration proposées par l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> présente de petits écarts par rapport à une réponse judicieuse et cohérente. </w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et leur justification présentent de petits écarts par rapport à une réponse compréhensible et fondée sur des connaissances professionnelles pertinentes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAD0922" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="2EAD0922" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F443A6A" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="3F443A6A" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w14:paraId="25864659" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w14:paraId="25864659" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0785D8A6" w14:textId="481F5AF7" w:rsidR="00272D6D" w:rsidRPr="00272D6D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="0785D8A6" w14:textId="28F4CF30" w:rsidR="000320DE" w:rsidRPr="000320DE" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Les mesures d’amélioration proposées par l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> présente des écarts importants par rapport à une réponse judicieuse et cohérente.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et leur justification présentent des écarts importants par rapport à une réponse compréhensible et fondée sur des connaissances professionnelles pertinentes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D51047" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="34D51047" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE4191" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="6CDE4191" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w14:paraId="4945083F" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w14:paraId="4945083F" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4582C0" w14:textId="43A8307E" w:rsidR="00272D6D" w:rsidRPr="00272D6D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="2B4582C0" w14:textId="3F4A8FA4" w:rsidR="000320DE" w:rsidRPr="000320DE" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A7D">
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Incorrect/</w:t>
-[...32 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Incorrect/inexistant : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Les mesures d’amélioration proposées par l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000320DE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
-            <w:r w:rsidRPr="001B7A7D">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> est inutilisable et s’écarte complètement d’une réponse judicieuse et cohérente.</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000320DE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et leur justification sont inutilisables et s’écartent totalement d’une réponse compréhensible et fondée sur des connaissances professionnelles pertinentes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B5BEFE" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="24B5BEFE" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="00CC1ED9" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="000320DE" w:rsidRPr="00CC1ED9" w:rsidRDefault="000320DE" w:rsidP="000320DE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294907" w:rsidRPr="00F96AD8" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00294907" w:rsidRPr="00C6373A" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00AB6BA2">
         <w:trPr>
-          <w:trHeight w:val="6130"/>
+          <w:trHeight w:val="3889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="785A3BB7" w14:textId="053313BE" w:rsidR="00294907" w:rsidRPr="00272D6D" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272D6D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
             </w:r>
           </w:p>
@@ -25304,149 +25314,109 @@
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53E17C52" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C6B2B96" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
-[...18 lines deleted...]
-          </w:p>
           <w:p w14:paraId="236B7931" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D1506CB" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Question n° </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB28A36" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0E6D2C30" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D44D680" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
-[...8 lines deleted...]
-          </w:p>
           <w:p w14:paraId="24E5B4A8" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B5067CD" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -25463,1368 +25433,137 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76AAE3FC" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14F92373" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="6B98C9A0" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34D1B1A5" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="5F7BF24A" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="6B98C9A0" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question n°. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B7A7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C5B6508" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00272D6D" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F7BF24A" w14:textId="77777777" w:rsidR="00272D6D" w:rsidRPr="001B7A7D" w:rsidRDefault="00272D6D" w:rsidP="00272D6D">
+          <w:p w14:paraId="16BD5CC1" w14:textId="77777777" w:rsidR="00294907" w:rsidRDefault="00294907" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B7A7D">
-[...72 lines deleted...]
-          <w:p w14:paraId="14075E82" w14:textId="77777777" w:rsidR="00294907" w:rsidRPr="00272D6D" w:rsidRDefault="00294907" w:rsidP="00294907">
+          </w:p>
+          <w:p w14:paraId="14075E82" w14:textId="77777777" w:rsidR="00AB6BA2" w:rsidRPr="00272D6D" w:rsidRDefault="00AB6BA2" w:rsidP="00294907">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A931B47" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00272D6D" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
-      <w:pPr>
-[...1185 lines deleted...]
-    <w:p w14:paraId="29DD218C" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00272D6D" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272D6D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -27022,223 +25761,229 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w14:paraId="3F15AFAD" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="706E1BB9" w14:textId="0EA3B152" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
+          <w:p w14:paraId="706E1BB9" w14:textId="02087BDE" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Critère d’évaluation </w:t>
             </w:r>
-            <w:r w:rsidR="009E1474">
+            <w:r w:rsidR="00AB6BA2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t> : Agir de manière plausible dans une situation critique</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76F73661" w14:textId="4B2A7826" w:rsidR="00F20DBE" w:rsidRPr="00F20DBE" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Question principale : L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> décrit-il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/elle</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> un plan d'action plausible dans les situations critiques décrites ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="04EE2532" w14:textId="66273986" w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justification</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w14:paraId="5D4074CB" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E0168BF" w14:textId="7470C49D" w:rsidR="00F20DBE" w:rsidRPr="00F20DBE" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien réalisé : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>L'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> décrit les points clés d'une approche professionnelle de situations critiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Ses explications sur la procédure sont cohérentes. </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -27311,59 +26056,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Satisfaisant/petites erreurs : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> présente de petits écarts par rapport à la réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4066A502" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -27409,59 +26156,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Insuffisant : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> des écarts importants par rapport à</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> la réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00916E15" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
@@ -27538,59 +26287,61 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>inexistant</w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>La performance de l'</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>apprenti-e</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001B7A7D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> n’est pas utilisable et s’écarte complètement de la réponse complète.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="317AD3D2" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -27600,51 +26351,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="501CF335" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="00CC1ED9" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20DBE" w:rsidRPr="00F96AD8" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="00F20DBE" w:rsidRPr="00C6373A" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:trPr>
           <w:trHeight w:val="5568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="1D65D76D" w14:textId="27281014" w:rsidR="00F20DBE" w:rsidRPr="00272D6D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272D6D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Observations</w:t>
@@ -28047,51 +26798,51 @@
         </w:rPr>
         <w:t>Mise à jour : 13 novembre 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A44BF3" w14:textId="77777777" w:rsidR="00F20DBE" w:rsidRPr="001B7A7D" w:rsidRDefault="00F20DBE" w:rsidP="00F20DBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="8109"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00774955" w:rsidRPr="00F96AD8" w14:paraId="752D1C66" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00774955" w:rsidRPr="00C6373A" w14:paraId="752D1C66" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F028391" w14:textId="43B28C48" w:rsidR="00774955" w:rsidRPr="00774955" w:rsidRDefault="00774955" w:rsidP="00774955">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774955">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>3 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28288,51 +27039,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00774955">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Remarques à l'attention des experts : Une performance parfaite n’est pas nécessaire pour obtenir le maximum de points.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08A320C7" w14:textId="77777777" w:rsidR="00774955" w:rsidRPr="00774955" w:rsidRDefault="00774955" w:rsidP="00774955">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00774955" w:rsidRPr="00F96AD8" w14:paraId="4C8A9370" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00774955" w:rsidRPr="00C6373A" w14:paraId="4C8A9370" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA77867" w14:textId="14B9EDBB" w:rsidR="00774955" w:rsidRPr="00774955" w:rsidRDefault="00774955" w:rsidP="00774955">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774955">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>2 points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28522,51 +27273,51 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774955">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Par exemple : une réponse/action principalement correcte, mais manquant de profondeur ou de détails spécifiques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="498348BF" w14:textId="77777777" w:rsidR="00774955" w:rsidRPr="00774955" w:rsidRDefault="00774955" w:rsidP="00774955">
             <w:pPr>
               <w:pStyle w:val="Aufzhlungszeichen"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00774955" w:rsidRPr="00F96AD8" w14:paraId="2235ED93" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00774955" w:rsidRPr="00C6373A" w14:paraId="2235ED93" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B471789" w14:textId="315D989B" w:rsidR="00774955" w:rsidRPr="00774955" w:rsidRDefault="00774955" w:rsidP="00774955">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774955">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>1 point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28778,51 +27529,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774955">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Par exemple : une réponse/action contenant quelques éléments corrects, mais demeurant globalement superficielle ou incomplète.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E078995" w14:textId="60E15F3A" w:rsidR="00730C58" w:rsidRPr="00774955" w:rsidRDefault="00730C58" w:rsidP="00774955">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00774955" w:rsidRPr="00F96AD8" w14:paraId="65EF0CC0" w14:textId="77777777" w:rsidTr="00C13C10">
+      <w:tr w:rsidR="00774955" w:rsidRPr="00C6373A" w14:paraId="65EF0CC0" w14:textId="77777777" w:rsidTr="00C13C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09E7EF15" w14:textId="4978089D" w:rsidR="00774955" w:rsidRPr="00774955" w:rsidRDefault="00774955" w:rsidP="00774955">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00774955">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>0 point</w:t>
             </w:r>
             <w:r w:rsidR="00F96AD8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -34139,58 +32890,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sectPr w:rsidR="00B61EF0" w:rsidSect="00F663A6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="782" w:bottom="567" w:left="782" w:header="568" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20299541" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="2A787575" w14:textId="77777777" w:rsidR="00BF7DC6" w:rsidRDefault="00BF7DC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A0B1B54" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="08B30382" w14:textId="77777777" w:rsidR="00BF7DC6" w:rsidRDefault="00BF7DC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -34507,58 +33258,58 @@
     <w:r w:rsidR="00AB3C29">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>n</w:t>
     </w:r>
     <w:r w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>che de formation et d’examens</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61705AFC" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="6627F4A5" w14:textId="77777777" w:rsidR="00BF7DC6" w:rsidRDefault="00BF7DC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C60B904" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="51A08637" w14:textId="77777777" w:rsidR="00BF7DC6" w:rsidRDefault="00BF7DC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="510FCA34" w14:textId="6A0CF1BC" w:rsidR="005D42F4" w:rsidRDefault="005D42F4">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1226F5E9" w14:textId="0DA2AF9D" w:rsidR="00707045" w:rsidRPr="008E4709" w:rsidRDefault="008E4709" w:rsidP="006C0A53">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
@@ -34627,59 +33378,71 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">ariante </w:t>
     </w:r>
     <w:r w:rsidR="006C0A53" w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="006C0A53" w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>Candidat-e n°</w:t>
+      <w:t>Candidat-e</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:u w:val="single"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> n°</w:t>
     </w:r>
     <w:r w:rsidR="00707045" w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00707045" w:rsidRPr="008E4709">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -35848,103 +34611,105 @@
   <w:num w:numId="3" w16cid:durableId="429929540">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1425422064">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1580142027">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1591502656">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="818691311">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2078161170">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00807ADE"/>
     <w:rsid w:val="00000512"/>
     <w:rsid w:val="000005A7"/>
     <w:rsid w:val="000007E3"/>
     <w:rsid w:val="000007F8"/>
     <w:rsid w:val="00002508"/>
     <w:rsid w:val="0000270D"/>
     <w:rsid w:val="00003AE5"/>
     <w:rsid w:val="00004AA9"/>
     <w:rsid w:val="00007C9F"/>
     <w:rsid w:val="00007FFE"/>
     <w:rsid w:val="0001190E"/>
     <w:rsid w:val="00013DFC"/>
     <w:rsid w:val="000172CA"/>
     <w:rsid w:val="00020129"/>
     <w:rsid w:val="000201B9"/>
     <w:rsid w:val="0002098A"/>
     <w:rsid w:val="0002169C"/>
     <w:rsid w:val="00023900"/>
     <w:rsid w:val="0002453B"/>
     <w:rsid w:val="000249DC"/>
     <w:rsid w:val="00025979"/>
     <w:rsid w:val="00026E15"/>
     <w:rsid w:val="00030200"/>
     <w:rsid w:val="00030383"/>
     <w:rsid w:val="0003122F"/>
     <w:rsid w:val="000312AC"/>
+    <w:rsid w:val="000320DE"/>
     <w:rsid w:val="00032C39"/>
     <w:rsid w:val="00032D18"/>
     <w:rsid w:val="00032F55"/>
     <w:rsid w:val="00033788"/>
     <w:rsid w:val="00033878"/>
     <w:rsid w:val="000338F9"/>
     <w:rsid w:val="00033BB3"/>
     <w:rsid w:val="000342D8"/>
     <w:rsid w:val="0003615C"/>
     <w:rsid w:val="00040159"/>
     <w:rsid w:val="00041383"/>
     <w:rsid w:val="00041FA9"/>
     <w:rsid w:val="00042F60"/>
     <w:rsid w:val="00044E3C"/>
     <w:rsid w:val="00045A6A"/>
     <w:rsid w:val="000468E8"/>
     <w:rsid w:val="00047198"/>
     <w:rsid w:val="00047B91"/>
     <w:rsid w:val="000517A5"/>
     <w:rsid w:val="00051898"/>
     <w:rsid w:val="00051F5A"/>
     <w:rsid w:val="000526FE"/>
     <w:rsid w:val="00052D2F"/>
     <w:rsid w:val="00053018"/>
     <w:rsid w:val="00053C63"/>
@@ -36636,50 +35401,51 @@
     <w:rsid w:val="00574D4A"/>
     <w:rsid w:val="005752BB"/>
     <w:rsid w:val="00576373"/>
     <w:rsid w:val="005768F2"/>
     <w:rsid w:val="00577906"/>
     <w:rsid w:val="00577FF1"/>
     <w:rsid w:val="00580485"/>
     <w:rsid w:val="00581054"/>
     <w:rsid w:val="00581878"/>
     <w:rsid w:val="00582018"/>
     <w:rsid w:val="005825AD"/>
     <w:rsid w:val="00583826"/>
     <w:rsid w:val="0058461B"/>
     <w:rsid w:val="00584D54"/>
     <w:rsid w:val="005852B9"/>
     <w:rsid w:val="005855EF"/>
     <w:rsid w:val="005856ED"/>
     <w:rsid w:val="0058658A"/>
     <w:rsid w:val="005916DC"/>
     <w:rsid w:val="005923E5"/>
     <w:rsid w:val="00592987"/>
     <w:rsid w:val="00592C96"/>
     <w:rsid w:val="00593C4D"/>
     <w:rsid w:val="0059536F"/>
     <w:rsid w:val="005976E7"/>
+    <w:rsid w:val="00597838"/>
     <w:rsid w:val="005A2415"/>
     <w:rsid w:val="005A2610"/>
     <w:rsid w:val="005A2CF7"/>
     <w:rsid w:val="005A2E10"/>
     <w:rsid w:val="005A38A2"/>
     <w:rsid w:val="005A3902"/>
     <w:rsid w:val="005A4BEC"/>
     <w:rsid w:val="005A5DAE"/>
     <w:rsid w:val="005A66D7"/>
     <w:rsid w:val="005A6BED"/>
     <w:rsid w:val="005B09DD"/>
     <w:rsid w:val="005B1143"/>
     <w:rsid w:val="005B15DA"/>
     <w:rsid w:val="005B2577"/>
     <w:rsid w:val="005B32EC"/>
     <w:rsid w:val="005B3667"/>
     <w:rsid w:val="005B3B7E"/>
     <w:rsid w:val="005B4F7C"/>
     <w:rsid w:val="005B78F1"/>
     <w:rsid w:val="005B7B8F"/>
     <w:rsid w:val="005C034D"/>
     <w:rsid w:val="005C257D"/>
     <w:rsid w:val="005C2EBD"/>
     <w:rsid w:val="005C356F"/>
     <w:rsid w:val="005C3923"/>
@@ -36746,50 +35512,51 @@
     <w:rsid w:val="00642250"/>
     <w:rsid w:val="00642667"/>
     <w:rsid w:val="00642865"/>
     <w:rsid w:val="00642D57"/>
     <w:rsid w:val="006468AB"/>
     <w:rsid w:val="0064702C"/>
     <w:rsid w:val="0064750F"/>
     <w:rsid w:val="00647A72"/>
     <w:rsid w:val="00647D9B"/>
     <w:rsid w:val="00647DD4"/>
     <w:rsid w:val="00651E41"/>
     <w:rsid w:val="00652838"/>
     <w:rsid w:val="00652C8F"/>
     <w:rsid w:val="006565FF"/>
     <w:rsid w:val="006568D9"/>
     <w:rsid w:val="0065737C"/>
     <w:rsid w:val="00660815"/>
     <w:rsid w:val="006618F7"/>
     <w:rsid w:val="00661EAF"/>
     <w:rsid w:val="00662C48"/>
     <w:rsid w:val="00663160"/>
     <w:rsid w:val="00663C7D"/>
     <w:rsid w:val="006641E9"/>
     <w:rsid w:val="00664B93"/>
     <w:rsid w:val="00665605"/>
+    <w:rsid w:val="0066604B"/>
     <w:rsid w:val="006660C0"/>
     <w:rsid w:val="0066639E"/>
     <w:rsid w:val="00666409"/>
     <w:rsid w:val="00666913"/>
     <w:rsid w:val="00670705"/>
     <w:rsid w:val="00671097"/>
     <w:rsid w:val="00672F26"/>
     <w:rsid w:val="00673163"/>
     <w:rsid w:val="00673904"/>
     <w:rsid w:val="00673B63"/>
     <w:rsid w:val="00673E91"/>
     <w:rsid w:val="006767D0"/>
     <w:rsid w:val="00681118"/>
     <w:rsid w:val="006826DD"/>
     <w:rsid w:val="006841FE"/>
     <w:rsid w:val="00684A71"/>
     <w:rsid w:val="006853BA"/>
     <w:rsid w:val="00686428"/>
     <w:rsid w:val="00686901"/>
     <w:rsid w:val="00687AD6"/>
     <w:rsid w:val="00687B4A"/>
     <w:rsid w:val="00690DEC"/>
     <w:rsid w:val="00691950"/>
     <w:rsid w:val="00695536"/>
     <w:rsid w:val="0069635B"/>
@@ -37134,50 +35901,51 @@
     <w:rsid w:val="008D6F1C"/>
     <w:rsid w:val="008D73BF"/>
     <w:rsid w:val="008D74B4"/>
     <w:rsid w:val="008D7821"/>
     <w:rsid w:val="008E18F9"/>
     <w:rsid w:val="008E4709"/>
     <w:rsid w:val="008E4E05"/>
     <w:rsid w:val="008E5566"/>
     <w:rsid w:val="008E64DB"/>
     <w:rsid w:val="008F0B04"/>
     <w:rsid w:val="008F41C1"/>
     <w:rsid w:val="008F4516"/>
     <w:rsid w:val="008F5DB3"/>
     <w:rsid w:val="008F7302"/>
     <w:rsid w:val="008F7D1C"/>
     <w:rsid w:val="0090154E"/>
     <w:rsid w:val="009020D7"/>
     <w:rsid w:val="00902179"/>
     <w:rsid w:val="0090227B"/>
     <w:rsid w:val="0090514B"/>
     <w:rsid w:val="00906AE0"/>
     <w:rsid w:val="00906D68"/>
     <w:rsid w:val="00906DC7"/>
     <w:rsid w:val="00907440"/>
     <w:rsid w:val="00907D96"/>
+    <w:rsid w:val="00915A4F"/>
     <w:rsid w:val="009169D4"/>
     <w:rsid w:val="00917CA5"/>
     <w:rsid w:val="00921420"/>
     <w:rsid w:val="00921EFD"/>
     <w:rsid w:val="00925B4F"/>
     <w:rsid w:val="00926B03"/>
     <w:rsid w:val="00927DF1"/>
     <w:rsid w:val="00927E7F"/>
     <w:rsid w:val="009305AE"/>
     <w:rsid w:val="0093268F"/>
     <w:rsid w:val="00933DF0"/>
     <w:rsid w:val="00933E0F"/>
     <w:rsid w:val="00934086"/>
     <w:rsid w:val="009346C1"/>
     <w:rsid w:val="00934828"/>
     <w:rsid w:val="009349F6"/>
     <w:rsid w:val="009367F0"/>
     <w:rsid w:val="00937BA6"/>
     <w:rsid w:val="00940FAB"/>
     <w:rsid w:val="009410B5"/>
     <w:rsid w:val="00942E5E"/>
     <w:rsid w:val="00943486"/>
     <w:rsid w:val="0094459C"/>
     <w:rsid w:val="00950566"/>
     <w:rsid w:val="00951F7B"/>
@@ -37362,50 +36130,51 @@
     <w:rsid w:val="00A81BF2"/>
     <w:rsid w:val="00A84421"/>
     <w:rsid w:val="00A855BD"/>
     <w:rsid w:val="00A8615C"/>
     <w:rsid w:val="00A86DAF"/>
     <w:rsid w:val="00A87FD0"/>
     <w:rsid w:val="00A91409"/>
     <w:rsid w:val="00A91A20"/>
     <w:rsid w:val="00A95A71"/>
     <w:rsid w:val="00A95C15"/>
     <w:rsid w:val="00A9617F"/>
     <w:rsid w:val="00A96783"/>
     <w:rsid w:val="00A9694E"/>
     <w:rsid w:val="00A96A59"/>
     <w:rsid w:val="00AA01E4"/>
     <w:rsid w:val="00AA2DB5"/>
     <w:rsid w:val="00AA5DE5"/>
     <w:rsid w:val="00AA5E4F"/>
     <w:rsid w:val="00AA67B5"/>
     <w:rsid w:val="00AA7DC4"/>
     <w:rsid w:val="00AB1EB1"/>
     <w:rsid w:val="00AB2835"/>
     <w:rsid w:val="00AB3C29"/>
     <w:rsid w:val="00AB4ED9"/>
     <w:rsid w:val="00AB6797"/>
+    <w:rsid w:val="00AB6BA2"/>
     <w:rsid w:val="00AC10FF"/>
     <w:rsid w:val="00AC32E1"/>
     <w:rsid w:val="00AC3C4E"/>
     <w:rsid w:val="00AC53C3"/>
     <w:rsid w:val="00AC551F"/>
     <w:rsid w:val="00AC65AB"/>
     <w:rsid w:val="00AC699D"/>
     <w:rsid w:val="00AC6EB6"/>
     <w:rsid w:val="00AD07B3"/>
     <w:rsid w:val="00AD0C5E"/>
     <w:rsid w:val="00AD17F4"/>
     <w:rsid w:val="00AD2FEE"/>
     <w:rsid w:val="00AD4735"/>
     <w:rsid w:val="00AD61E1"/>
     <w:rsid w:val="00AE0060"/>
     <w:rsid w:val="00AE0591"/>
     <w:rsid w:val="00AE0E38"/>
     <w:rsid w:val="00AE0E3F"/>
     <w:rsid w:val="00AE2DFD"/>
     <w:rsid w:val="00AE43F7"/>
     <w:rsid w:val="00AE4BE0"/>
     <w:rsid w:val="00AE5276"/>
     <w:rsid w:val="00AE69FD"/>
     <w:rsid w:val="00AE6C4F"/>
     <w:rsid w:val="00AE7527"/>
@@ -37461,50 +36230,51 @@
     <w:rsid w:val="00B41231"/>
     <w:rsid w:val="00B4225A"/>
     <w:rsid w:val="00B43910"/>
     <w:rsid w:val="00B446B8"/>
     <w:rsid w:val="00B44CAB"/>
     <w:rsid w:val="00B45E1B"/>
     <w:rsid w:val="00B45E78"/>
     <w:rsid w:val="00B46270"/>
     <w:rsid w:val="00B46322"/>
     <w:rsid w:val="00B46F04"/>
     <w:rsid w:val="00B51DBE"/>
     <w:rsid w:val="00B5205A"/>
     <w:rsid w:val="00B53857"/>
     <w:rsid w:val="00B559D3"/>
     <w:rsid w:val="00B5644C"/>
     <w:rsid w:val="00B5706B"/>
     <w:rsid w:val="00B5767C"/>
     <w:rsid w:val="00B608C2"/>
     <w:rsid w:val="00B61EF0"/>
     <w:rsid w:val="00B6275B"/>
     <w:rsid w:val="00B62A51"/>
     <w:rsid w:val="00B63168"/>
     <w:rsid w:val="00B63B61"/>
     <w:rsid w:val="00B67020"/>
     <w:rsid w:val="00B670B4"/>
+    <w:rsid w:val="00B67B55"/>
     <w:rsid w:val="00B67BB9"/>
     <w:rsid w:val="00B73343"/>
     <w:rsid w:val="00B736F4"/>
     <w:rsid w:val="00B74BC9"/>
     <w:rsid w:val="00B74CAC"/>
     <w:rsid w:val="00B7600F"/>
     <w:rsid w:val="00B7658C"/>
     <w:rsid w:val="00B77634"/>
     <w:rsid w:val="00B800C5"/>
     <w:rsid w:val="00B83F4E"/>
     <w:rsid w:val="00B847AB"/>
     <w:rsid w:val="00B84931"/>
     <w:rsid w:val="00B85BE2"/>
     <w:rsid w:val="00B85F25"/>
     <w:rsid w:val="00B908C8"/>
     <w:rsid w:val="00B93F45"/>
     <w:rsid w:val="00B966CB"/>
     <w:rsid w:val="00B97A6D"/>
     <w:rsid w:val="00BA0044"/>
     <w:rsid w:val="00BA27B7"/>
     <w:rsid w:val="00BA3873"/>
     <w:rsid w:val="00BA3FD3"/>
     <w:rsid w:val="00BA5513"/>
     <w:rsid w:val="00BA784A"/>
     <w:rsid w:val="00BB0350"/>
@@ -37515,110 +36285,114 @@
     <w:rsid w:val="00BB30B4"/>
     <w:rsid w:val="00BB3864"/>
     <w:rsid w:val="00BB4361"/>
     <w:rsid w:val="00BB4BF1"/>
     <w:rsid w:val="00BB5FEA"/>
     <w:rsid w:val="00BC0D1C"/>
     <w:rsid w:val="00BC106D"/>
     <w:rsid w:val="00BC227B"/>
     <w:rsid w:val="00BC23C5"/>
     <w:rsid w:val="00BC3616"/>
     <w:rsid w:val="00BC4266"/>
     <w:rsid w:val="00BC45ED"/>
     <w:rsid w:val="00BC581D"/>
     <w:rsid w:val="00BC74FD"/>
     <w:rsid w:val="00BD175E"/>
     <w:rsid w:val="00BD39AC"/>
     <w:rsid w:val="00BD5CF2"/>
     <w:rsid w:val="00BE1978"/>
     <w:rsid w:val="00BE2A3D"/>
     <w:rsid w:val="00BE2EDC"/>
     <w:rsid w:val="00BE3611"/>
     <w:rsid w:val="00BE36D3"/>
     <w:rsid w:val="00BE3C15"/>
     <w:rsid w:val="00BE510D"/>
     <w:rsid w:val="00BE5233"/>
+    <w:rsid w:val="00BE62E8"/>
     <w:rsid w:val="00BE634A"/>
     <w:rsid w:val="00BE6A59"/>
     <w:rsid w:val="00BF146E"/>
     <w:rsid w:val="00BF1479"/>
     <w:rsid w:val="00BF27D2"/>
     <w:rsid w:val="00BF37C8"/>
     <w:rsid w:val="00BF488D"/>
     <w:rsid w:val="00BF5417"/>
+    <w:rsid w:val="00BF7DC6"/>
     <w:rsid w:val="00C007B9"/>
     <w:rsid w:val="00C01553"/>
     <w:rsid w:val="00C0168C"/>
     <w:rsid w:val="00C01ADF"/>
     <w:rsid w:val="00C03E5B"/>
     <w:rsid w:val="00C04510"/>
     <w:rsid w:val="00C045BC"/>
     <w:rsid w:val="00C045E3"/>
     <w:rsid w:val="00C048A5"/>
     <w:rsid w:val="00C0495C"/>
     <w:rsid w:val="00C04FA4"/>
     <w:rsid w:val="00C05172"/>
     <w:rsid w:val="00C0538D"/>
     <w:rsid w:val="00C05FE1"/>
     <w:rsid w:val="00C06384"/>
     <w:rsid w:val="00C06524"/>
     <w:rsid w:val="00C07C63"/>
     <w:rsid w:val="00C100F1"/>
     <w:rsid w:val="00C1052D"/>
     <w:rsid w:val="00C10F1B"/>
     <w:rsid w:val="00C129F9"/>
     <w:rsid w:val="00C154BE"/>
     <w:rsid w:val="00C1693E"/>
     <w:rsid w:val="00C175CD"/>
     <w:rsid w:val="00C2199E"/>
     <w:rsid w:val="00C264F5"/>
     <w:rsid w:val="00C267F0"/>
     <w:rsid w:val="00C27812"/>
     <w:rsid w:val="00C31AF8"/>
     <w:rsid w:val="00C31B84"/>
     <w:rsid w:val="00C34E23"/>
     <w:rsid w:val="00C35D9E"/>
     <w:rsid w:val="00C41049"/>
     <w:rsid w:val="00C414C3"/>
     <w:rsid w:val="00C424BF"/>
     <w:rsid w:val="00C4404E"/>
     <w:rsid w:val="00C463E0"/>
     <w:rsid w:val="00C5114C"/>
     <w:rsid w:val="00C51633"/>
     <w:rsid w:val="00C51A0D"/>
     <w:rsid w:val="00C51AA0"/>
     <w:rsid w:val="00C52322"/>
     <w:rsid w:val="00C5358C"/>
+    <w:rsid w:val="00C54624"/>
     <w:rsid w:val="00C54969"/>
     <w:rsid w:val="00C54D8A"/>
     <w:rsid w:val="00C55809"/>
     <w:rsid w:val="00C55CEC"/>
     <w:rsid w:val="00C569ED"/>
     <w:rsid w:val="00C57430"/>
     <w:rsid w:val="00C57C25"/>
     <w:rsid w:val="00C613A0"/>
     <w:rsid w:val="00C63433"/>
+    <w:rsid w:val="00C6373A"/>
     <w:rsid w:val="00C643F5"/>
     <w:rsid w:val="00C65363"/>
     <w:rsid w:val="00C6734C"/>
     <w:rsid w:val="00C67D0B"/>
     <w:rsid w:val="00C702F8"/>
     <w:rsid w:val="00C72F87"/>
     <w:rsid w:val="00C73CF3"/>
     <w:rsid w:val="00C73E45"/>
     <w:rsid w:val="00C74F88"/>
     <w:rsid w:val="00C806CE"/>
     <w:rsid w:val="00C80FB1"/>
     <w:rsid w:val="00C81266"/>
     <w:rsid w:val="00C8151D"/>
     <w:rsid w:val="00C8261C"/>
     <w:rsid w:val="00C83BB8"/>
     <w:rsid w:val="00C851F1"/>
     <w:rsid w:val="00C85922"/>
     <w:rsid w:val="00C87536"/>
     <w:rsid w:val="00C90702"/>
     <w:rsid w:val="00C90899"/>
     <w:rsid w:val="00C90A29"/>
     <w:rsid w:val="00C92115"/>
     <w:rsid w:val="00C93195"/>
     <w:rsid w:val="00C93D1D"/>
     <w:rsid w:val="00C9467F"/>
@@ -38048,50 +36822,51 @@
     <w:rsid w:val="00F65C6D"/>
     <w:rsid w:val="00F66145"/>
     <w:rsid w:val="00F663A6"/>
     <w:rsid w:val="00F66794"/>
     <w:rsid w:val="00F66FCF"/>
     <w:rsid w:val="00F6786F"/>
     <w:rsid w:val="00F719BB"/>
     <w:rsid w:val="00F72DA3"/>
     <w:rsid w:val="00F73679"/>
     <w:rsid w:val="00F73DDA"/>
     <w:rsid w:val="00F73F2B"/>
     <w:rsid w:val="00F773F8"/>
     <w:rsid w:val="00F77993"/>
     <w:rsid w:val="00F779CD"/>
     <w:rsid w:val="00F77DAA"/>
     <w:rsid w:val="00F806FD"/>
     <w:rsid w:val="00F817CE"/>
     <w:rsid w:val="00F828DE"/>
     <w:rsid w:val="00F85A85"/>
     <w:rsid w:val="00F86856"/>
     <w:rsid w:val="00F86C0D"/>
     <w:rsid w:val="00F90312"/>
     <w:rsid w:val="00F904CF"/>
     <w:rsid w:val="00F908ED"/>
     <w:rsid w:val="00F90D4F"/>
+    <w:rsid w:val="00F90F45"/>
     <w:rsid w:val="00F92022"/>
     <w:rsid w:val="00F9230B"/>
     <w:rsid w:val="00F9506F"/>
     <w:rsid w:val="00F95587"/>
     <w:rsid w:val="00F967F0"/>
     <w:rsid w:val="00F96AD8"/>
     <w:rsid w:val="00F97525"/>
     <w:rsid w:val="00FA0DDC"/>
     <w:rsid w:val="00FA106C"/>
     <w:rsid w:val="00FA26EF"/>
     <w:rsid w:val="00FA284D"/>
     <w:rsid w:val="00FA29BF"/>
     <w:rsid w:val="00FA2EE1"/>
     <w:rsid w:val="00FA3517"/>
     <w:rsid w:val="00FA46F3"/>
     <w:rsid w:val="00FA4815"/>
     <w:rsid w:val="00FA60CA"/>
     <w:rsid w:val="00FA7071"/>
     <w:rsid w:val="00FA724E"/>
     <w:rsid w:val="00FA73FE"/>
     <w:rsid w:val="00FA7457"/>
     <w:rsid w:val="00FA7A21"/>
     <w:rsid w:val="00FB11A5"/>
     <w:rsid w:val="00FB1542"/>
     <w:rsid w:val="00FB1549"/>
@@ -38125,76 +36900,77 @@
     <w:rsid w:val="00FC5E59"/>
     <w:rsid w:val="00FC69A2"/>
     <w:rsid w:val="00FD0603"/>
     <w:rsid w:val="00FD1FF2"/>
     <w:rsid w:val="00FD4457"/>
     <w:rsid w:val="00FD4FAE"/>
     <w:rsid w:val="00FD7B3E"/>
     <w:rsid w:val="00FE01F6"/>
     <w:rsid w:val="00FE1E6C"/>
     <w:rsid w:val="00FE28FA"/>
     <w:rsid w:val="00FE3636"/>
     <w:rsid w:val="00FE3686"/>
     <w:rsid w:val="00FE47D2"/>
     <w:rsid w:val="00FE5493"/>
     <w:rsid w:val="00FE5C75"/>
     <w:rsid w:val="00FE5E9D"/>
     <w:rsid w:val="00FE7A9E"/>
     <w:rsid w:val="00FF03BA"/>
     <w:rsid w:val="00FF0FC8"/>
     <w:rsid w:val="00FF13BE"/>
     <w:rsid w:val="00FF1999"/>
     <w:rsid w:val="00FF28F2"/>
     <w:rsid w:val="00FF2C41"/>
     <w:rsid w:val="00FF36FD"/>
     <w:rsid w:val="00FF3B8D"/>
+    <w:rsid w:val="00FF46AA"/>
     <w:rsid w:val="00FF5511"/>
     <w:rsid w:val="00FF56D9"/>
     <w:rsid w:val="00FF5870"/>
     <w:rsid w:val="00FF6E0D"/>
     <w:rsid w:val="00FF740B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A86F49C"/>
   <w15:docId w15:val="{C35EAA86-DD1E-4F5A-A290-8CE9A616820C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -39330,76 +38106,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4fa627c0-3f11-41a5-ac3b-a11a8234356f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="743afb49-19b2-4dde-aff7-8efa380179b6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe28d2748dc9acd612cb43928c01ebb4" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba64bba65a37488497ab8edbc9fe7cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b171daa89db3dd386e01f38bb65f2cdc" ns2:_="" ns3:_="">
     <xsd:import namespace="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <xsd:import namespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -39594,133 +38361,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C51CD922-B634-4EDD-9744-212BF5367C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{707ECF93-84FD-475B-ADE0-181DEFF25560}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA3D4DA-9023-4D72-BB50-E2C9069370EE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C7117BB-DBBE-4A3D-ACE1-E696EF52BF30}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B80827E-AAEB-494C-926B-8255112784C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{707ECF93-84FD-475B-ADE0-181DEFF25560}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>26943</Characters>
+  <Pages>23</Pages>
+  <Words>4230</Words>
+  <Characters>26655</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>224</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swiss Post</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31368</CharactersWithSpaces>
+  <CharactersWithSpaces>30824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ablauf praktische Prüfung Detailhandelsfachleute</dc:title>
   <dc:creator>Balsiger Martina, P5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LogoMarke">
     <vt:lpwstr>P</vt:lpwstr>