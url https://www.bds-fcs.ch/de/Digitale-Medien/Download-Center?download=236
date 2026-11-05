--- v0 (2025-11-14)
+++ v1 (2026-11-05)
@@ -13,53 +13,53 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54B04708" w14:textId="516CAD92" w:rsidR="009367F0" w:rsidRPr="00F50F2F" w:rsidRDefault="004A7AFF" w:rsidP="00F50F2F">
+    <w:p w14:paraId="54B04708" w14:textId="5B1F219C" w:rsidR="009367F0" w:rsidRPr="00F50F2F" w:rsidRDefault="004A7AFF" w:rsidP="00F50F2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="15274"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50F2F">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualifikationsverfahren </w:t>
       </w:r>
       <w:r w:rsidR="00C21CA4" w:rsidRPr="00C21CA4">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -74,50 +74,60 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">innen </w:t>
       </w:r>
       <w:r w:rsidR="00F11088" w:rsidRPr="00F11088">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EBA</w:t>
       </w:r>
       <w:r w:rsidR="00B528D0">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Variante 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001815F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Stand: Oktober 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652CC96F" w14:textId="77777777" w:rsidR="00FB4760" w:rsidRPr="00FB4760" w:rsidRDefault="00FB4760" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="200415E4" w14:textId="05E0F329" w:rsidR="009367F0" w:rsidRPr="00611E7D" w:rsidRDefault="00F50F2F" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Vorgegebene praktische Arbeit (VPA)</w:t>
       </w:r>
@@ -2701,51 +2711,50 @@
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="110EDE07" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="026861E7" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00181C1C" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Einstieg</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2795,75 +2804,73 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64880">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D15F9FB" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00C64880" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F23FD08" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -2884,51 +2891,50 @@
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE2A5BE" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34FD795A" w14:textId="18F4CB2E" w:rsidR="00B528D0" w:rsidRPr="00181C1C" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Information 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2988,83 +2994,81 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64880">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EA55FD9" w14:textId="6831BC30" w:rsidR="00B528D0" w:rsidRPr="00C64880" w:rsidRDefault="00846F06" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="195AE5CB" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F2E6E0B" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
@@ -3082,51 +3086,50 @@
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B6B3F1D" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C610569" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00181C1C" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Information 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3201,83 +3204,81 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64880">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C69CB27" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00C64880" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64880">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A39A5F" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C65E415" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
@@ -3295,51 +3296,50 @@
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="562165FF" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A52BF60" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00181C1C" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abschluss</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3381,75 +3381,73 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64880">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14278D4F" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00C64880" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C64CAF8" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51CB5992" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
@@ -3473,51 +3471,50 @@
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DB7C891" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E963FCF" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00181C1C" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00181C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Übergreifend</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -3573,75 +3570,73 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64880">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="68657C3D" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00C64880" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="185C2F9E" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1028" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="239B72C1" w14:textId="77777777" w:rsidR="00B528D0" w:rsidRPr="00611E7D" w:rsidRDefault="00B528D0" w:rsidP="00CF13C5">
@@ -3677,51 +3672,50 @@
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14913" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73DB4A93" w14:textId="5072BD33" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Option 1: </w:t>
             </w:r>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3761,51 +3755,50 @@
       <w:tr w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w14:paraId="7FE082D0" w14:textId="77777777" w:rsidTr="00DD1EDC">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39191AB3" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132215A7" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Präsentation von Waren bzw. Dienstleistungen:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kundenorientiert präsentieren</w:t>
@@ -3856,74 +3849,72 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2144BCFF" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="651359A0" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32624AE8" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
@@ -3941,51 +3932,50 @@
       <w:tr w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w14:paraId="755650F3" w14:textId="77777777" w:rsidTr="00DD1EDC">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63077247" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FB7EC6E" w14:textId="47999A83" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Präsentation von Waren bzw. Dienstleistungen: </w:t>
             </w:r>
             <w:r w:rsidR="008416D7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Präsentation vorbereiten</w:t>
@@ -4037,81 +4027,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47555EBE" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31206F93" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="446517FE" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4125,51 +4113,50 @@
       <w:tr w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w14:paraId="170787B9" w14:textId="77777777" w:rsidTr="00DD1EDC">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B6C66C7" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58AF945E" w14:textId="22C2C894" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Präsentation von Waren bzw. Dienstleistungen:</w:t>
             </w:r>
             <w:r w:rsidR="008416D7">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vorgehen n</w:t>
@@ -4221,81 +4208,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ECE8812" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3446F07C" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="208485A3" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4309,51 +4294,50 @@
       <w:tr w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w14:paraId="21DF8574" w14:textId="77777777" w:rsidTr="00DD1EDC">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16EE7EF4" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="568919B3" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Präsentation von Waren bzw. Dienstleistungen: Plausibel vorgehen in kritischen Situationen </w:t>
             </w:r>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4389,82 +4373,80 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="037D085E" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EB69FF0" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F22B751" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
@@ -4482,51 +4464,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="170F83B1" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14913" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="493BDAE4" w14:textId="245F431A" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Option 2: </w:t>
             </w:r>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4566,51 +4547,50 @@
       <w:tr w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w14:paraId="39FF4206" w14:textId="77777777" w:rsidTr="00DD1EDC">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D893B5C" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24B712DD" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Präsentation von Waren bzw. Dienstleistungen:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Waren- bzw. Dienstleistungspräsentation analysieren</w:t>
@@ -4653,74 +4633,72 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FA07087" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2909E75A" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BFD2848" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4734,51 +4712,50 @@
       <w:tr w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w14:paraId="270B2D48" w14:textId="77777777" w:rsidTr="00DD1EDC">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1094C15D" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35CAD6D1" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Präsentation von Waren bzw. Dienstleistungen:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verbesserungen vorschlagen </w:t>
@@ -4823,81 +4800,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="454AA1F1" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B337477" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6007D1DE" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -4911,51 +4886,50 @@
       <w:tr w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w14:paraId="616D243A" w14:textId="77777777" w:rsidTr="00DD1EDC">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D4F1C1" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E4B67B4" w14:textId="2DFD72C3" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Präsentation von Waren bzw. Dienstleistungen:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stärken und Schwächen </w:t>
@@ -5024,81 +4998,79 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37262267" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D02A701" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79CDA62E" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -5115,51 +5087,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3313A61B" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13D815E7" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Präsentation von Waren bzw. Dienstleistungen: Plausibel vorgehen in kritischen Situationen </w:t>
             </w:r>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -5195,82 +5166,80 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E398D58" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="003E3BFA" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60F045BA" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CAFEBD3" w14:textId="77777777" w:rsidR="00DD1EDC" w:rsidRPr="00611E7D" w:rsidRDefault="00DD1EDC" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
@@ -12525,185 +12494,241 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A04060">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mit Kund/innen professionell umgehen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B97CDBD" w14:textId="77777777" w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w:rsidRDefault="005A7C80" w:rsidP="000B5F97">
+          <w:p w14:paraId="5B97CDBD" w14:textId="75FCF08C" w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w:rsidRDefault="005A7C80" w:rsidP="000B5F97">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Leitfrage: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A04060">
-[...5 lines deleted...]
-              <w:t>Pflegt der/die Lernende einen professionellen Umgang mit dem Kunden/der Kundin?</w:t>
+            <w:r w:rsidR="004B0960" w:rsidRPr="00A04060">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pflegt der/die Lernende einen professionellen Umgang mit dem Kunden/der Kundin</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0960" w:rsidRPr="00AB2A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und setzt dazu die Sortimentskenntnisse/das Fachwissen korrekt ein</w:t>
+            </w:r>
+            <w:r w:rsidR="004B0960" w:rsidRPr="00A04060">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="69BCA532" w14:textId="77777777" w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w:rsidRDefault="005A7C80" w:rsidP="000B5F97">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Begründung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w14:paraId="25F220E1" w14:textId="77777777" w:rsidTr="000B5F97">
+      <w:tr w:rsidR="004B0960" w:rsidRPr="00CC1ED9" w14:paraId="25F220E1" w14:textId="77777777" w:rsidTr="000B5F97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628856CF" w14:textId="77777777" w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w:rsidRDefault="005A7C80" w:rsidP="000B5F97">
+          <w:p w14:paraId="628856CF" w14:textId="053C4624" w:rsidR="004B0960" w:rsidRPr="00CC1ED9" w:rsidRDefault="004B0960" w:rsidP="004B0960">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut erfüllt: </w:t>
             </w:r>
+            <w:r w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Der/Die Lernende setzt die Sortiments- und Fachkenntnisse in der Kundenberatung umfassend und korrekt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ein</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Seine/Ihre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Argumente sind verständlich und kundenorientiert. Er/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie erkennt und nutzt weitere Beratungs- und Verkaufschancen</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A04060">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Der/die Lernende zeigt sich offen, freundlich und kundenorientiert. Er/sie s</w:t>
-[...15 lines deleted...]
-              <w:t>trieblichen Vorgaben um und nutzt wirkungsvoll die zur Verfügung stehenden Hilfsmittel. Er/sie erkennt und nutzt weitere Beratungs- und Verkaufschancen.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2377364B" w14:textId="77777777" w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w:rsidRDefault="005A7C80" w:rsidP="000B5F97">
+          <w:p w14:paraId="2377364B" w14:textId="77777777" w:rsidR="004B0960" w:rsidRPr="00CC1ED9" w:rsidRDefault="004B0960" w:rsidP="004B0960">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2F6A8EB9" w14:textId="77777777" w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w:rsidRDefault="005A7C80" w:rsidP="000B5F97">
+          <w:p w14:paraId="2F6A8EB9" w14:textId="77777777" w:rsidR="004B0960" w:rsidRPr="00CC1ED9" w:rsidRDefault="004B0960" w:rsidP="004B0960">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w14:paraId="7E8FF245" w14:textId="77777777" w:rsidTr="000B5F97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E43120" w14:textId="77777777" w:rsidR="005A7C80" w:rsidRPr="00CC1ED9" w:rsidRDefault="005A7C80" w:rsidP="000B5F97">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13282,51 +13307,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03C6A279" w14:textId="2BD0EC84" w:rsidR="005A7C80" w:rsidRPr="0056403D" w:rsidRDefault="005A7C80" w:rsidP="005A7C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk95891946"/>
       <w:r w:rsidRPr="0056403D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0056403D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00901685">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -26442,52 +26466,52 @@
           </w:p>
           <w:p w14:paraId="2480CB11" w14:textId="77777777" w:rsidR="00094406" w:rsidRPr="00862A34" w:rsidRDefault="00094406" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67F3D3BC" w14:textId="77777777" w:rsidR="00094406" w:rsidRDefault="00094406" w:rsidP="00094406">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="54E08419" w14:textId="2B2842D2" w:rsidR="005A7C80" w:rsidRPr="00611E7D" w:rsidRDefault="005A7C80" w:rsidP="005A7C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611E7D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D2BDDE5" w14:textId="77777777" w:rsidR="00023A53" w:rsidRDefault="00023A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -32449,70 +32473,70 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00823833" w:rsidRPr="00C057F7" w:rsidSect="00F663A6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="782" w:bottom="567" w:left="782" w:header="568" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20299541" w14:textId="77777777" w:rsidR="00F11815" w:rsidRDefault="00F11815">
+    <w:p w14:paraId="14F26FB9" w14:textId="77777777" w:rsidR="006C60E8" w:rsidRDefault="006C60E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A0B1B54" w14:textId="77777777" w:rsidR="00F11815" w:rsidRDefault="00F11815">
+    <w:p w14:paraId="37B4938D" w14:textId="77777777" w:rsidR="006C60E8" w:rsidRDefault="006C60E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -32545,75 +32569,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14B1D418" w14:textId="77777777" w:rsidR="00B30E75" w:rsidRDefault="00B30E75">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:id w:val="-2019917652"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5E14F9BB" w14:textId="4EFE3DCA" w:rsidR="00F11815" w:rsidRPr="001362CA" w:rsidRDefault="009D62F0" w:rsidP="009D62F0">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:tabs>
             <w:tab w:val="right" w:pos="15168"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
             <w:sz w:val="16"/>
           </w:rPr>
         </w:pPr>
@@ -32739,110 +32763,110 @@
           <w:rPr>
             <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="009D62F0">
           <w:rPr>
             <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A57D7AE" w14:textId="33D7A040" w:rsidR="00F11815" w:rsidRPr="00C07C63" w:rsidRDefault="00B528D0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Ausbildungs- und Prüfungsb</w:t>
     </w:r>
     <w:r w:rsidR="00F11815" w:rsidRPr="00076060">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>ranche</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61705AFC" w14:textId="77777777" w:rsidR="00F11815" w:rsidRDefault="00F11815">
+    <w:p w14:paraId="0064BD1E" w14:textId="77777777" w:rsidR="006C60E8" w:rsidRDefault="006C60E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C60B904" w14:textId="77777777" w:rsidR="00F11815" w:rsidRDefault="00F11815">
+    <w:p w14:paraId="308456BF" w14:textId="77777777" w:rsidR="006C60E8" w:rsidRDefault="006C60E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D062946" w14:textId="23412BEA" w:rsidR="00C94D3D" w:rsidRDefault="00C94D3D">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1226F5E9" w14:textId="163E723F" w:rsidR="00F11815" w:rsidRPr="00E81589" w:rsidRDefault="00C21CA4" w:rsidP="00B528D0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="12780"/>
         <w:tab w:val="right" w:pos="15300"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00056E42">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Qualifikationsverfahren </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
@@ -32877,51 +32901,51 @@
       <w:t>Kandidat/in-</w:t>
     </w:r>
     <w:r w:rsidR="00F11815" w:rsidRPr="001E2CA2">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Nr.</w:t>
     </w:r>
     <w:r w:rsidR="00F11815" w:rsidRPr="001E2CA2">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EB4A055" w14:textId="04E012E2" w:rsidR="00100D4A" w:rsidRDefault="00100D4A" w:rsidP="00FB4760">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="757A4CA1" wp14:editId="4AF0B2C6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-134193</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1316990" cy="489585"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
@@ -33069,51 +33093,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="09F8EB56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0631238D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08305C50"/>
     <w:lvl w:ilvl="0" w:tplc="FD58E5CA">
@@ -38368,61 +38392,61 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1712413442">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1085565821">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="84039385">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1874421876">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="279266236">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="166991700">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00807ADE"/>
     <w:rsid w:val="00000512"/>
     <w:rsid w:val="000005A7"/>
     <w:rsid w:val="000007E3"/>
     <w:rsid w:val="000007F8"/>
     <w:rsid w:val="0000270D"/>
     <w:rsid w:val="00004AA9"/>
@@ -38622,50 +38646,51 @@
     <w:rsid w:val="00160C0B"/>
     <w:rsid w:val="00161B98"/>
     <w:rsid w:val="00162068"/>
     <w:rsid w:val="0016259B"/>
     <w:rsid w:val="00163124"/>
     <w:rsid w:val="00163BEE"/>
     <w:rsid w:val="001650AD"/>
     <w:rsid w:val="00165D73"/>
     <w:rsid w:val="00166939"/>
     <w:rsid w:val="00166995"/>
     <w:rsid w:val="00167C5E"/>
     <w:rsid w:val="001704E1"/>
     <w:rsid w:val="0017070A"/>
     <w:rsid w:val="00170B6C"/>
     <w:rsid w:val="00171028"/>
     <w:rsid w:val="00171D16"/>
     <w:rsid w:val="001725FC"/>
     <w:rsid w:val="00173F4D"/>
     <w:rsid w:val="001743D2"/>
     <w:rsid w:val="001748EC"/>
     <w:rsid w:val="00174A49"/>
     <w:rsid w:val="00175337"/>
     <w:rsid w:val="00176DB4"/>
     <w:rsid w:val="00176EA8"/>
     <w:rsid w:val="00177360"/>
+    <w:rsid w:val="001815F8"/>
     <w:rsid w:val="00181C1C"/>
     <w:rsid w:val="001832F8"/>
     <w:rsid w:val="00185802"/>
     <w:rsid w:val="00185B7A"/>
     <w:rsid w:val="00186644"/>
     <w:rsid w:val="00187EDD"/>
     <w:rsid w:val="0019133C"/>
     <w:rsid w:val="001917CC"/>
     <w:rsid w:val="00191819"/>
     <w:rsid w:val="00191BAE"/>
     <w:rsid w:val="00191D53"/>
     <w:rsid w:val="00194779"/>
     <w:rsid w:val="00195349"/>
     <w:rsid w:val="00195A8E"/>
     <w:rsid w:val="001A06EB"/>
     <w:rsid w:val="001A3994"/>
     <w:rsid w:val="001B0328"/>
     <w:rsid w:val="001B142A"/>
     <w:rsid w:val="001B1BA0"/>
     <w:rsid w:val="001B3D15"/>
     <w:rsid w:val="001B52E2"/>
     <w:rsid w:val="001C00B3"/>
     <w:rsid w:val="001C273A"/>
     <w:rsid w:val="001C2A20"/>
     <w:rsid w:val="001C35E1"/>
@@ -39001,50 +39026,51 @@
     <w:rsid w:val="0047633D"/>
     <w:rsid w:val="004773D3"/>
     <w:rsid w:val="00480797"/>
     <w:rsid w:val="00480BE2"/>
     <w:rsid w:val="00486322"/>
     <w:rsid w:val="004865EC"/>
     <w:rsid w:val="004866B3"/>
     <w:rsid w:val="00490702"/>
     <w:rsid w:val="004912C9"/>
     <w:rsid w:val="004914A5"/>
     <w:rsid w:val="00491540"/>
     <w:rsid w:val="004916DB"/>
     <w:rsid w:val="0049255D"/>
     <w:rsid w:val="00494A0E"/>
     <w:rsid w:val="004950CA"/>
     <w:rsid w:val="00495544"/>
     <w:rsid w:val="00495F8E"/>
     <w:rsid w:val="00496348"/>
     <w:rsid w:val="00497341"/>
     <w:rsid w:val="004A11A9"/>
     <w:rsid w:val="004A4139"/>
     <w:rsid w:val="004A41E4"/>
     <w:rsid w:val="004A658B"/>
     <w:rsid w:val="004A6BCF"/>
     <w:rsid w:val="004A7AFF"/>
+    <w:rsid w:val="004B0960"/>
     <w:rsid w:val="004B16BC"/>
     <w:rsid w:val="004B2306"/>
     <w:rsid w:val="004B3561"/>
     <w:rsid w:val="004B4178"/>
     <w:rsid w:val="004B490A"/>
     <w:rsid w:val="004B4D93"/>
     <w:rsid w:val="004B61E2"/>
     <w:rsid w:val="004B73AF"/>
     <w:rsid w:val="004B797B"/>
     <w:rsid w:val="004C1BCF"/>
     <w:rsid w:val="004C287B"/>
     <w:rsid w:val="004C333A"/>
     <w:rsid w:val="004C45DE"/>
     <w:rsid w:val="004C50CE"/>
     <w:rsid w:val="004C58AB"/>
     <w:rsid w:val="004C5C6F"/>
     <w:rsid w:val="004C6285"/>
     <w:rsid w:val="004C701F"/>
     <w:rsid w:val="004D0AED"/>
     <w:rsid w:val="004D0C37"/>
     <w:rsid w:val="004D26BE"/>
     <w:rsid w:val="004D2724"/>
     <w:rsid w:val="004D2D9A"/>
     <w:rsid w:val="004D327F"/>
     <w:rsid w:val="004D438E"/>
@@ -39255,50 +39281,51 @@
     <w:rsid w:val="00642D57"/>
     <w:rsid w:val="006468AB"/>
     <w:rsid w:val="0064750F"/>
     <w:rsid w:val="00647A72"/>
     <w:rsid w:val="00647D9B"/>
     <w:rsid w:val="00647DD4"/>
     <w:rsid w:val="00651A85"/>
     <w:rsid w:val="00651E41"/>
     <w:rsid w:val="00652838"/>
     <w:rsid w:val="00652C8F"/>
     <w:rsid w:val="00655C69"/>
     <w:rsid w:val="006565FF"/>
     <w:rsid w:val="006567C6"/>
     <w:rsid w:val="006568D9"/>
     <w:rsid w:val="0065737C"/>
     <w:rsid w:val="00660815"/>
     <w:rsid w:val="006618F7"/>
     <w:rsid w:val="006619E3"/>
     <w:rsid w:val="00661EAF"/>
     <w:rsid w:val="00662C48"/>
     <w:rsid w:val="00663160"/>
     <w:rsid w:val="00663C7D"/>
     <w:rsid w:val="006641E9"/>
     <w:rsid w:val="00664B93"/>
     <w:rsid w:val="00665605"/>
+    <w:rsid w:val="0066604B"/>
     <w:rsid w:val="006660C0"/>
     <w:rsid w:val="0066639E"/>
     <w:rsid w:val="00666409"/>
     <w:rsid w:val="00666913"/>
     <w:rsid w:val="006703E0"/>
     <w:rsid w:val="00670705"/>
     <w:rsid w:val="00671097"/>
     <w:rsid w:val="00672F26"/>
     <w:rsid w:val="00673163"/>
     <w:rsid w:val="00673904"/>
     <w:rsid w:val="00673E91"/>
     <w:rsid w:val="006767D0"/>
     <w:rsid w:val="00681118"/>
     <w:rsid w:val="006826DD"/>
     <w:rsid w:val="006841FE"/>
     <w:rsid w:val="006853BA"/>
     <w:rsid w:val="00686428"/>
     <w:rsid w:val="00686831"/>
     <w:rsid w:val="00686901"/>
     <w:rsid w:val="00687AD6"/>
     <w:rsid w:val="00687B4A"/>
     <w:rsid w:val="00690DEC"/>
     <w:rsid w:val="00691950"/>
     <w:rsid w:val="00695536"/>
     <w:rsid w:val="00696CC6"/>
@@ -39310,50 +39337,51 @@
     <w:rsid w:val="006A34E6"/>
     <w:rsid w:val="006A5FB6"/>
     <w:rsid w:val="006A63B0"/>
     <w:rsid w:val="006A7D34"/>
     <w:rsid w:val="006B12C2"/>
     <w:rsid w:val="006B13FC"/>
     <w:rsid w:val="006B1C84"/>
     <w:rsid w:val="006B218D"/>
     <w:rsid w:val="006B21C9"/>
     <w:rsid w:val="006B26F3"/>
     <w:rsid w:val="006B291A"/>
     <w:rsid w:val="006B43D8"/>
     <w:rsid w:val="006B4767"/>
     <w:rsid w:val="006B5B2E"/>
     <w:rsid w:val="006B5C07"/>
     <w:rsid w:val="006B5F43"/>
     <w:rsid w:val="006B6399"/>
     <w:rsid w:val="006B6B1B"/>
     <w:rsid w:val="006C00AA"/>
     <w:rsid w:val="006C0C3C"/>
     <w:rsid w:val="006C10D6"/>
     <w:rsid w:val="006C44AF"/>
     <w:rsid w:val="006C5488"/>
     <w:rsid w:val="006C5511"/>
     <w:rsid w:val="006C57BD"/>
+    <w:rsid w:val="006C60E8"/>
     <w:rsid w:val="006C62BB"/>
     <w:rsid w:val="006C6923"/>
     <w:rsid w:val="006C7600"/>
     <w:rsid w:val="006D1105"/>
     <w:rsid w:val="006D1203"/>
     <w:rsid w:val="006D28CF"/>
     <w:rsid w:val="006D2A44"/>
     <w:rsid w:val="006D30B4"/>
     <w:rsid w:val="006D3D2E"/>
     <w:rsid w:val="006D710B"/>
     <w:rsid w:val="006E07E2"/>
     <w:rsid w:val="006E0A63"/>
     <w:rsid w:val="006E0D0A"/>
     <w:rsid w:val="006E14AB"/>
     <w:rsid w:val="006E17E7"/>
     <w:rsid w:val="006E27B8"/>
     <w:rsid w:val="006E2D68"/>
     <w:rsid w:val="006E315B"/>
     <w:rsid w:val="006E373B"/>
     <w:rsid w:val="006E3B85"/>
     <w:rsid w:val="006E41B5"/>
     <w:rsid w:val="006E5728"/>
     <w:rsid w:val="006E69FC"/>
     <w:rsid w:val="006F0C41"/>
     <w:rsid w:val="006F25C7"/>
@@ -40608,64 +40636,64 @@
     <w:rsid w:val="00FF2C41"/>
     <w:rsid w:val="00FF36FD"/>
     <w:rsid w:val="00FF5511"/>
     <w:rsid w:val="00FF56D9"/>
     <w:rsid w:val="00FF5870"/>
     <w:rsid w:val="00FF6E0D"/>
     <w:rsid w:val="00FF740B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A86F49C"/>
   <w15:docId w15:val="{C35EAA86-DD1E-4F5A-A290-8CE9A616820C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -41563,51 +41591,51 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0046357F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0046357F"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="302659128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="834567043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -41872,98 +41900,99 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4fa627c0-3f11-41a5-ac3b-a11a8234356f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="743afb49-19b2-4dde-aff7-8efa380179b6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ad174259f185291982997cd41da50d2f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a5cefc4bdff5a8ef449ce4407a3d5d7d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba64bba65a37488497ab8edbc9fe7cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b171daa89db3dd386e01f38bb65f2cdc" ns2:_="" ns3:_="">
     <xsd:import namespace="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <xsd:import namespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="743afb49-19b2-4dde-aff7-8efa380179b6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -41987,50 +42016,55 @@
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e563074-c92b-4eee-9519-9a802d9dc837" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{95390a08-cdde-4e6a-b056-03c5bd35dc1d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4fa627c0-3f11-41a5-ac3b-a11a8234356f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -42131,117 +42165,117 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DE910F8-5A5E-42A5-A199-36CD0F79922E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB07B600-8790-419F-89EB-C4FB307311DE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBAB8707-D120-4943-90A4-A92E587BA35B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB07B600-8790-419F-89EB-C4FB307311DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DE910F8-5A5E-42A5-A199-36CD0F79922E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{148160EC-2CE4-4BF0-9691-CAA16869E1FD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42EC179B-F230-4932-8401-7D9038506D08}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>3731</Words>
-  <Characters>27295</Characters>
+  <Words>4261</Words>
+  <Characters>26847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>227</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>223</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swiss Post</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30965</CharactersWithSpaces>
+  <CharactersWithSpaces>31046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ablauf praktische Prüfung Detailhandelsfachleute</dc:title>
   <dc:creator>Balsiger Martina, P5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LogoMarke">
     <vt:lpwstr>P</vt:lpwstr>