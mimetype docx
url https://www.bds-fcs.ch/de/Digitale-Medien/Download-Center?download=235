--- v0 (2025-11-14)
+++ v1 (2026-11-05)
@@ -15,51 +15,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54B04708" w14:textId="0D618E5A" w:rsidR="009367F0" w:rsidRPr="00F50F2F" w:rsidRDefault="004A7AFF" w:rsidP="00F50F2F">
+    <w:p w14:paraId="54B04708" w14:textId="27C832EA" w:rsidR="009367F0" w:rsidRPr="00F50F2F" w:rsidRDefault="004A7AFF" w:rsidP="00F50F2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="15274"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50F2F">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualifikationsverfahren </w:t>
       </w:r>
       <w:r w:rsidR="004F0144">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -69,51 +69,60 @@
       <w:r w:rsidR="00735886">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> EBA</w:t>
       </w:r>
       <w:r w:rsidR="006C0A53">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Variante 1</w:t>
       </w:r>
       <w:r w:rsidR="00D65192">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Stand: Oktober 2025</w:t>
+        <w:t xml:space="preserve"> – Stand: Oktober 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00731A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652CC96F" w14:textId="77777777" w:rsidR="00FB4760" w:rsidRPr="00FB4760" w:rsidRDefault="00FB4760" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="200415E4" w14:textId="05E0F329" w:rsidR="009367F0" w:rsidRPr="00611E7D" w:rsidRDefault="00F50F2F" w:rsidP="005916DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
         </w:rPr>
         <w:t>Vorgegebene praktische Arbeit (VPA)</w:t>
       </w:r>
@@ -1079,52 +1088,63 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18B3D10B" w14:textId="77777777" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00475B53" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk83275328"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Position gemäss BiVo</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Position gemäss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BiVo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45674114" w14:textId="77777777" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00475B53" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1231,59 +1251,61 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maximal</w:t>
             </w:r>
             <w:r w:rsidR="000F1821">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="000F1821">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>punktzahl</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D62F3EA" w14:textId="77777777" w:rsidR="00475B53" w:rsidRPr="00611E7D" w:rsidRDefault="00475B53" w:rsidP="00475B53">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611E7D">
@@ -4594,372 +4616,202 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE789F2" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="00FF3B8D">
+      <w:tr w:rsidR="000C3C01" w:rsidRPr="00611E7D" w14:paraId="196386A2" w14:textId="77777777" w:rsidTr="000C3C01">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="23"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003E3BFA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="0343E991" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="003E3BFA" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9385" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F640823" w14:textId="10DDB507" w:rsidR="006C0A53" w:rsidRPr="003E3BFA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="5F640823" w14:textId="07F57B52" w:rsidR="000C3C01" w:rsidRPr="003E3BFA" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Präsentation von Waren bzw. Dienstleistungen:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Verbesserungen vorschlagen </w:t>
+              <w:t xml:space="preserve"> Verbesserungen vorschlagen und nachvollziehbar begründen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9903DB" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003E3BFA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="1B9903DB" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="003E3BFA" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5835AA92" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003E3BFA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="5835AA92" w14:textId="093B82ED" w:rsidR="000C3C01" w:rsidRPr="003E3BFA" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E3BFA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>x2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DDD7DDB" w14:textId="48EB04F7" w:rsidR="006C0A53" w:rsidRPr="003E3BFA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="1DDD7DDB" w14:textId="48EB04F7" w:rsidR="000C3C01" w:rsidRPr="003E3BFA" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="5531F3BA" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00611E7D" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
-[...177 lines deleted...]
-          <w:p w14:paraId="4F503B3A" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00611E7D" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="7860171C" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00611E7D" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w:rsidRPr="00611E7D" w14:paraId="705C4D88" w14:textId="77777777" w:rsidTr="00FF3B8D">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B2EAFC4" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="003E3BFA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
@@ -6267,50 +6119,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DC2D8B" w14:textId="258F0196" w:rsidR="00837B89" w:rsidRPr="0056403D" w:rsidRDefault="00837B89" w:rsidP="00837B89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0056403D">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.1 Kundenbeziehungen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC48625" w14:textId="2F1D600C" w:rsidR="00837B89" w:rsidRDefault="00837B89">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14FA7AAA" w14:textId="24552BB3" w:rsidR="00D55C10" w:rsidRDefault="00A2585D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
@@ -6949,59 +6802,71 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hinweise für </w:t>
             </w:r>
             <w:r w:rsidR="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">die </w:t>
             </w:r>
             <w:r w:rsidR="00C702F8">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005D0492" w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Prüfungsexpert/innen</w:t>
+              <w:t>Prüfungsexpert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005D0492" w:rsidRPr="005D0492">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/innen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12483" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E2970B2" w14:textId="77777777" w:rsidR="00FE5E9D" w:rsidRPr="005D0492" w:rsidRDefault="00FE5E9D" w:rsidP="00FE5E9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eine/r der Prüfungsexperten/Prüfungsexpertinnen übernimmt die Rolle des Kunden/der Kundin. Der/die andere Prüfungsexperte/Prüfungsexpertin hält die Beobachtungen im Protokollraster fest. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D54FAD" w14:textId="1578E0A9" w:rsidR="00FE5E9D" w:rsidRPr="005D0492" w:rsidRDefault="00FE5E9D" w:rsidP="00FE5E9D">
@@ -7931,51 +7796,73 @@
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="506AFB90" w14:textId="77777777" w:rsidR="00CB16B3" w:rsidRPr="005D0492" w:rsidRDefault="00CB16B3" w:rsidP="005D0492">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hinweis an die Prüfungsexpert/innen: </w:t>
+              <w:t xml:space="preserve">Hinweis an die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005D0492">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Prüfungsexpert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005D0492">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/innen: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="125B3773" w14:textId="33419369" w:rsidR="00CB16B3" w:rsidRDefault="00CB16B3" w:rsidP="005D0492">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D0492">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diese Musterlösung ist nicht als einzig richtige Lösung zu verstehen und gilt lediglich zur Orientierung für die Beurteilung.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7287B8BA" w14:textId="43F74FD4" w:rsidR="00CB16B3" w:rsidRPr="001D5635" w:rsidRDefault="00CB16B3" w:rsidP="00C81266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:b/>
@@ -11855,69 +11742,89 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w14:paraId="1D42003F" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8331" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="54864D2D" w14:textId="42CB7A58" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
+          <w:p w14:paraId="54864D2D" w14:textId="3A784955" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beurteilungskriterium: </w:t>
+              <w:t>Beurteilungskriterium</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC1ED9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A04060">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verkaufsabschluss</w:t>
             </w:r>
             <w:r w:rsidR="000F1821">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> professionell</w:t>
             </w:r>
             <w:r w:rsidRPr="00A04060">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
@@ -12689,182 +12596,258 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w14:paraId="20C63EFE" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8330" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7595167D" w14:textId="72957BE7" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
+          <w:p w14:paraId="7595167D" w14:textId="6A8490BE" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beurteilungskriterium: </w:t>
+              <w:t>Beurteilungskriterium</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC1ED9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00A04060">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mit Kund/innen professionell umgehen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738CC2AD" w14:textId="5E5211DA" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
+          <w:p w14:paraId="738CC2AD" w14:textId="39D5D6AD" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Leitfrage: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A04060">
-[...5 lines deleted...]
-              <w:t>Pflegt der/die Lernende einen professionellen Umgang mit dem Kunden/der Kundin?</w:t>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00A04060">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pflegt der/die Lernende einen professionellen Umgang mit dem Kunden/der Kundin</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00AB2A58">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und setzt dazu die Sortimentskenntnisse/das Fachwissen korrekt ein</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00A04060">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7A155E0E" w14:textId="54F275D2" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Begründung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w14:paraId="0CB37295" w14:textId="77777777" w:rsidTr="00862A34">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706B4C25" w14:textId="1EE94B79" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
+          <w:p w14:paraId="706B4C25" w14:textId="2B0723A1" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut erfüllt: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A04060">
-[...21 lines deleted...]
-              <w:t>trieblichen Vorgaben um und nutzt wirkungsvoll die zur Verfügung stehenden Hilfsmittel. Er/sie erkennt und nutzt weitere Beratungs- und Verkaufschancen.</w:t>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Der/Die Lernende setzt die Sortiments- und Fachkenntnisse in der Kundenberatung umfassend und korrekt</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ein</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Seine/Ihre</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Argumente sind verständlich und kundenorientiert. Er/</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00F0686F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ie erkennt und nutzt weitere Beratungs- und Verkaufschancen</w:t>
+            </w:r>
+            <w:r w:rsidR="006A5665" w:rsidRPr="00A04060">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F551848" w14:textId="00C4E62D" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00BD58B2" w:rsidP="00DE089A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -13233,53 +13216,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4B6B5FB4" w14:textId="77777777" w:rsidR="00862A34" w:rsidRPr="00CC1ED9" w:rsidRDefault="00862A34" w:rsidP="00DE089A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862A34" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="006C0A53">
+      <w:tr w:rsidR="00862A34" w14:paraId="6BD7A39B" w14:textId="77777777" w:rsidTr="00D46B29">
         <w:trPr>
-          <w:trHeight w:val="5039"/>
+          <w:trHeight w:val="3676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0334BCA2" w14:textId="74E121BB" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -13316,104 +13299,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="382498D4" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F07D774" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AE16033" w14:textId="77777777" w:rsidR="00862A34" w:rsidRDefault="00862A34" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="20"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6714D65C" w14:textId="77777777" w:rsidR="0064702C" w:rsidRDefault="0064702C" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="649D8A02" w14:textId="77777777" w:rsidR="0064702C" w:rsidRDefault="0064702C" w:rsidP="00EE3F51">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14D2B4F4" w14:textId="77777777" w:rsidR="0064702C" w:rsidRDefault="0064702C" w:rsidP="00EE3F51">
             <w:pPr>
@@ -14747,51 +14676,73 @@
     <w:p w14:paraId="74328571" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="513642CD" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526746">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Hinweis an die Prüfungsexpert/innen:</w:t>
+        <w:t xml:space="preserve">Hinweis an die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00526746">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prüfungsexpert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00526746">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/innen:</w:t>
       </w:r>
       <w:r w:rsidRPr="00526746">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AD8AF7" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00783C74">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00405">
         <w:rPr>
@@ -15551,100 +15502,140 @@
           <w:p w14:paraId="2685987E" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CD6C7A" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="0002169C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Sie stellen beim Entgegennehmen der Ware fest, dass xy kaputt ist.</w:t>
+              <w:t xml:space="preserve">Sie stellen beim Entgegennehmen der Ware fest, dass </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0002169C">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>xy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0002169C">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kaputt ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E37D929" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w14:paraId="63A6AD74" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6629" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72A8B8D0" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="0002169C" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>1.2.3.3 Sie erhalten vom Lieferanten die Nachricht, dass das Produkt xy nicht mehr lieferbar ist.</w:t>
+              <w:t xml:space="preserve">1.2.3.3 Sie erhalten vom Lieferanten die Nachricht, dass das Produkt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>xy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nicht mehr lieferbar ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC6EE09" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CD6C7A" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
@@ -20120,51 +20111,71 @@
               <w:t>Ausgangslage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3B46B5D4" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00EC2BCA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC2BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Prüfungsexpert/innen wählen eine </w:t>
+              <w:t xml:space="preserve">Die </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC2BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Prüfungsexpert</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC2BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/innen wählen eine </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">im Verkaufsgeschäft bzw. im Schalterbereich des/der Lernenden </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC2BCA">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>bestehende Waren- bzw. Dienstleistungspräsentation für die Analyse aus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22BA57EA" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00EC2BCA" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
@@ -20848,51 +20859,73 @@
     <w:p w14:paraId="4554F934" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E91C93" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526746">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Hinweis an die Prüfungsexpert/innen:</w:t>
+        <w:t xml:space="preserve">Hinweis an die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00526746">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Prüfungsexpert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00526746">
+        <w:rPr>
+          <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/innen:</w:t>
       </w:r>
       <w:r w:rsidRPr="00526746">
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FA27B0" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00783C74">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00405">
         <w:rPr>
@@ -21643,51 +21676,71 @@
           <w:p w14:paraId="12682A88" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CD6C7A" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.3.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="0002169C">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Sie stellen beim Entgegennehmen der Ware fest, dass xy kaputt ist.</w:t>
+              <w:t xml:space="preserve">Sie stellen beim Entgegennehmen der Ware fest, dass </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0002169C">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>xy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0002169C">
+              <w:rPr>
+                <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kaputt ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8788" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4134698A" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD6C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
@@ -22756,70 +22809,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43FB8D37" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24654163" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B8A349A" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
-[...18 lines deleted...]
-          </w:p>
           <w:p w14:paraId="00F955F0" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78627A20" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74F428B1" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -23085,505 +23118,682 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w14:paraId="3FCFAB90" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1E22A03A" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="1E22A03A" w14:textId="2AB6EE36" w:rsidR="006C0A53" w:rsidRPr="000C3C01" w:rsidRDefault="006C0A53" w:rsidP="000C3C01">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5484"/>
+              </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC1ED9">
+            <w:r w:rsidRPr="000C3C01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Beurteilungskriterium</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Beurteilungskriterium 2: Verbesserungen vorschlagen</w:t>
+            </w:r>
+            <w:r w:rsidR="000C3C01" w:rsidRPr="000C3C01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="3169A4EB" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+              <w:t xml:space="preserve"> und nachvollziehbar begründen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3169A4EB" w14:textId="50F4A2C9" w:rsidR="006C0A53" w:rsidRPr="000C3C01" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC1ED9">
-[...13 lines deleted...]
-              <w:t>Leitet der/die Lernende geeignete Verbesserungsmassnahmen ab?</w:t>
+            <w:r w:rsidRPr="000C3C01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Leitfrage: Leitet der/die Lernende geeignete Verbesserungsmassnahmen ab und begründet er/sie diese nachvollziehbar und fachlich fundiert?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3CE888AA" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Begründung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w14:paraId="5A92FCA4" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w14:paraId="5A92FCA4" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF589EF" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="1CF589EF" w14:textId="32B695D5" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut erfüllt: </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Der/die Lernende </w:t>
+              <w:t>Gut erfüllt:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>zeigt mehrere, sinnvolle Verbesserungsmassnahmen auf. Er/sie baut sie direkt auf die vorliegende Waren- bzw. Dienstleistungspräsentation auf und beschreibt diese nachvollziehbar.</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>er/die Lernende zeigt mehrere geeignete Verbesserungsmassnahmen auf. Er/sie baut sie direkt auf die vorliegende Waren- bzw. Dienstleistungspräsentation auf und begründet diese nachvollziehbar.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Der/die Lernende argumentiert fachlich </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>fundiert</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B94867" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="12B94867" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="691B6232" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="691B6232" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w14:paraId="3781BEEA" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w14:paraId="3781BEEA" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F30FAC" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="53F30FAC" w14:textId="680F82B8" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Erfüllt / kleine Mängel: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C463E0">
-[...5 lines deleted...]
-              <w:t>Die Antwort</w:t>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> des/der Lernenden zeigt kleinere Abweichungen von einer sinnvollen und nachvollziehbaren Antwort auf</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Verbesserungsmassnahmen und deren Begründung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des/der Lernenden zeigen kleinere Abweichungen von </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>einer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nachvollziehbaren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und fachlich fundierten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antwort.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAD0922" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="2EAD0922" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F443A6A" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="3F443A6A" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w14:paraId="25864659" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w14:paraId="25864659" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0785D8A6" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="0785D8A6" w14:textId="23469CB9" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mangelhaft: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C463E0">
-[...5 lines deleted...]
-              <w:t>Die Antwort</w:t>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> des/der Lernenden zeigt grössere Abweichungen von einer sinnvollen und nachvollziehbaren Antwort auf</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Verbesserungsmassnahmen und deren Begründung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des/der Lernenden zeigen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grössere</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Abweichungen von </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>einer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nachvollziehbaren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und fachlich fundierten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antwort.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34D51047" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="34D51047" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE4191" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="6CDE4191" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w14:paraId="4945083F" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w14:paraId="4945083F" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4582C0" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="2B4582C0" w14:textId="3496D3EA" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Falsch / nicht vorhanden: </w:t>
             </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Die Antwort des/der Lernenden ist unbrauchbar und weicht ganz von der sinnvollen und nachvollziehbaren Antwort ab.</w:t>
+              <w:t>Verbesserungsmassnahmen und deren Begründung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des/der Lernenden </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sind unbrauchbar und weichen ganz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>einer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nachvollziehbaren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und fachlich fundierten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00405DA8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Antwort ab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B5BEFE" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="24B5BEFE" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="6B6CD570" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRPr="00CC1ED9" w:rsidRDefault="000C3C01" w:rsidP="000C3C01">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w14:paraId="79C1602A" w14:textId="77777777" w:rsidTr="000C3C01">
         <w:trPr>
-          <w:trHeight w:val="6130"/>
+          <w:trHeight w:val="4869"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="785A3BB7" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -23632,59 +23842,50 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6F07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AAAE14F" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4892569C" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="31118061" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0776DDB0" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7623513F" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -23711,59 +23912,50 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6F07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43F0D373" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08ECBC78" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7D070B53" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="124A7726" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DC9BA5B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -23791,1383 +23983,211 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6F07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EFF0ED2" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29E87F5C" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="576AA391" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="576AA391" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="3111E5E4" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3111E5E4" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="16AD2B1B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="16AD2B1B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+            <w:r w:rsidRPr="009C6F07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Frage Nr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF42DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>xxx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C6F07">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C5B6508" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C6F07">
-[...41 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="293F9C8E" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
-            <w:pPr>
-[...18 lines deleted...]
-          <w:p w14:paraId="409E4D46" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14075E82" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00862A34" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A931B47" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1132 lines deleted...]
-    <w:p w14:paraId="29DD218C" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
+    <w:p w14:paraId="29DD218C" w14:textId="5BAB4F22" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="006C0A53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7628"/>
         <w:gridCol w:w="701"/>
         <w:gridCol w:w="4598"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="642"/>
         <w:gridCol w:w="553"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w14:paraId="4B76092D" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="235CBD8B" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Handlungskompetenzbereich:</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B «</w:t>
             </w:r>
             <w:r w:rsidRPr="00C463E0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:bCs/>
@@ -25313,79 +24333,89 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w14:paraId="3F15AFAD" w14:textId="77777777" w:rsidTr="00CF13C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8329" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4AE9C7" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="0A4AE9C7" w14:textId="7E44FB60" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Beurteilungskriterium</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000C3C01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00405DA8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plausibel vorgehen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
@@ -25793,53 +24823,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6917" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="501CF335" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRPr="00CC1ED9" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C0A53" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="00CF13C5">
+      <w:tr w:rsidR="006C0A53" w14:paraId="783119DC" w14:textId="77777777" w:rsidTr="000C3C01">
         <w:trPr>
-          <w:trHeight w:val="5568"/>
+          <w:trHeight w:val="5172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="1D65D76D" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC1ED9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -26076,61 +25106,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4100D83D" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58746909" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04EE660D" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="6DDE0014" w14:textId="77777777" w:rsidR="000C3C01" w:rsidRDefault="000C3C01" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48CDA3CA" w14:textId="77777777" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
+          <w:p w14:paraId="48CDA3CA" w14:textId="4E42A5C3" w:rsidR="006C0A53" w:rsidRDefault="006C0A53" w:rsidP="00CF13C5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6F07">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frage Nr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF42DB">
@@ -32147,58 +31177,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:sectPr w:rsidR="00B61EF0" w:rsidSect="00F663A6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="782" w:bottom="567" w:left="782" w:header="568" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20299541" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="6BEB2CF9" w14:textId="77777777" w:rsidR="00D84034" w:rsidRDefault="00D84034">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A0B1B54" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="237A40A0" w14:textId="77777777" w:rsidR="00D84034" w:rsidRDefault="00D84034">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -32440,58 +31470,58 @@
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A57D7AE" w14:textId="44CF7DE5" w:rsidR="00707045" w:rsidRPr="00C07C63" w:rsidRDefault="00E355EB">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00277B7B">
       <w:rPr>
         <w:rFonts w:ascii="Frutiger 45 Light" w:hAnsi="Frutiger 45 Light"/>
         <w:sz w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t>Ausbildungs- und Prüfungsbranche</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61705AFC" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="3F852B48" w14:textId="77777777" w:rsidR="00D84034" w:rsidRDefault="00D84034">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C60B904" w14:textId="77777777" w:rsidR="00707045" w:rsidRDefault="00707045">
+    <w:p w14:paraId="39FB65CD" w14:textId="77777777" w:rsidR="00D84034" w:rsidRDefault="00D84034">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DE6DD70" w14:textId="48EF3514" w:rsidR="000A779B" w:rsidRDefault="000A779B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1226F5E9" w14:textId="1BD42905" w:rsidR="00707045" w:rsidRPr="00E81589" w:rsidRDefault="00707045" w:rsidP="006C0A53">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
@@ -33600,59 +32630,60 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="298612730">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1546062119">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="727413131">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1582788452">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1292898760">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1095593560">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00807ADE"/>
     <w:rsid w:val="00000512"/>
     <w:rsid w:val="000005A7"/>
     <w:rsid w:val="000007E3"/>
     <w:rsid w:val="000007F8"/>
     <w:rsid w:val="00002508"/>
     <w:rsid w:val="0000270D"/>
@@ -33754,68 +32785,72 @@
     <w:rsid w:val="00094A23"/>
     <w:rsid w:val="00094D62"/>
     <w:rsid w:val="00095CE0"/>
     <w:rsid w:val="00097EB9"/>
     <w:rsid w:val="000A06A6"/>
     <w:rsid w:val="000A211C"/>
     <w:rsid w:val="000A23F8"/>
     <w:rsid w:val="000A2467"/>
     <w:rsid w:val="000A4475"/>
     <w:rsid w:val="000A57DE"/>
     <w:rsid w:val="000A779B"/>
     <w:rsid w:val="000B08F3"/>
     <w:rsid w:val="000B0928"/>
     <w:rsid w:val="000B256C"/>
     <w:rsid w:val="000B26CF"/>
     <w:rsid w:val="000B2D90"/>
     <w:rsid w:val="000B3581"/>
     <w:rsid w:val="000B4509"/>
     <w:rsid w:val="000B46B4"/>
     <w:rsid w:val="000B5777"/>
     <w:rsid w:val="000B5CF8"/>
     <w:rsid w:val="000B5F90"/>
     <w:rsid w:val="000C1A3D"/>
     <w:rsid w:val="000C20BC"/>
     <w:rsid w:val="000C2551"/>
+    <w:rsid w:val="000C3C01"/>
     <w:rsid w:val="000C42A1"/>
     <w:rsid w:val="000C5AAA"/>
     <w:rsid w:val="000C625F"/>
     <w:rsid w:val="000C7189"/>
     <w:rsid w:val="000C7D84"/>
     <w:rsid w:val="000D0A0E"/>
     <w:rsid w:val="000D34DE"/>
     <w:rsid w:val="000D3852"/>
     <w:rsid w:val="000D3A49"/>
     <w:rsid w:val="000D46D2"/>
     <w:rsid w:val="000D5338"/>
     <w:rsid w:val="000D56D3"/>
     <w:rsid w:val="000D58D1"/>
     <w:rsid w:val="000D775B"/>
     <w:rsid w:val="000D7EEB"/>
+    <w:rsid w:val="000E048F"/>
     <w:rsid w:val="000E1A21"/>
     <w:rsid w:val="000E2953"/>
     <w:rsid w:val="000E3AEF"/>
+    <w:rsid w:val="000E5F0C"/>
+    <w:rsid w:val="000E60F5"/>
     <w:rsid w:val="000E738A"/>
     <w:rsid w:val="000E76E0"/>
     <w:rsid w:val="000F0B51"/>
     <w:rsid w:val="000F1821"/>
     <w:rsid w:val="000F210D"/>
     <w:rsid w:val="000F2E3C"/>
     <w:rsid w:val="000F3029"/>
     <w:rsid w:val="000F3EAB"/>
     <w:rsid w:val="000F4103"/>
     <w:rsid w:val="000F4122"/>
     <w:rsid w:val="000F42B5"/>
     <w:rsid w:val="000F5029"/>
     <w:rsid w:val="000F5E48"/>
     <w:rsid w:val="000F6560"/>
     <w:rsid w:val="000F6C15"/>
     <w:rsid w:val="000F7488"/>
     <w:rsid w:val="00100443"/>
     <w:rsid w:val="0010048F"/>
     <w:rsid w:val="001044FB"/>
     <w:rsid w:val="001047DD"/>
     <w:rsid w:val="001054AE"/>
     <w:rsid w:val="00105906"/>
     <w:rsid w:val="00107E9E"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="0011315A"/>
@@ -34494,81 +33529,83 @@
     <w:rsid w:val="00642250"/>
     <w:rsid w:val="00642667"/>
     <w:rsid w:val="00642865"/>
     <w:rsid w:val="00642D57"/>
     <w:rsid w:val="006468AB"/>
     <w:rsid w:val="0064702C"/>
     <w:rsid w:val="0064750F"/>
     <w:rsid w:val="00647A72"/>
     <w:rsid w:val="00647D9B"/>
     <w:rsid w:val="00647DD4"/>
     <w:rsid w:val="00651E41"/>
     <w:rsid w:val="00652838"/>
     <w:rsid w:val="00652C8F"/>
     <w:rsid w:val="006565FF"/>
     <w:rsid w:val="006568D9"/>
     <w:rsid w:val="0065737C"/>
     <w:rsid w:val="00660815"/>
     <w:rsid w:val="006618F7"/>
     <w:rsid w:val="00661EAF"/>
     <w:rsid w:val="00662C48"/>
     <w:rsid w:val="00663160"/>
     <w:rsid w:val="00663C7D"/>
     <w:rsid w:val="006641E9"/>
     <w:rsid w:val="00664B93"/>
     <w:rsid w:val="00665605"/>
+    <w:rsid w:val="0066604B"/>
     <w:rsid w:val="006660C0"/>
     <w:rsid w:val="0066639E"/>
     <w:rsid w:val="00666409"/>
     <w:rsid w:val="00666913"/>
     <w:rsid w:val="00670705"/>
     <w:rsid w:val="00671097"/>
     <w:rsid w:val="00672F26"/>
     <w:rsid w:val="00673163"/>
     <w:rsid w:val="00673904"/>
     <w:rsid w:val="00673B63"/>
     <w:rsid w:val="00673E91"/>
     <w:rsid w:val="006767D0"/>
     <w:rsid w:val="00681118"/>
     <w:rsid w:val="006826DD"/>
     <w:rsid w:val="006841FE"/>
     <w:rsid w:val="00684A71"/>
     <w:rsid w:val="006853BA"/>
     <w:rsid w:val="00686428"/>
     <w:rsid w:val="00686901"/>
     <w:rsid w:val="00687AD6"/>
     <w:rsid w:val="00687B4A"/>
     <w:rsid w:val="00690DEC"/>
     <w:rsid w:val="00691950"/>
     <w:rsid w:val="00695536"/>
     <w:rsid w:val="00696CC6"/>
     <w:rsid w:val="006A099B"/>
     <w:rsid w:val="006A1FD1"/>
     <w:rsid w:val="006A2A51"/>
     <w:rsid w:val="006A2A76"/>
     <w:rsid w:val="006A2D8F"/>
     <w:rsid w:val="006A34E6"/>
+    <w:rsid w:val="006A5665"/>
     <w:rsid w:val="006A5FB6"/>
     <w:rsid w:val="006A63B0"/>
     <w:rsid w:val="006A7D34"/>
     <w:rsid w:val="006B12C2"/>
     <w:rsid w:val="006B13FC"/>
     <w:rsid w:val="006B1C84"/>
     <w:rsid w:val="006B218D"/>
     <w:rsid w:val="006B21C9"/>
     <w:rsid w:val="006B2474"/>
     <w:rsid w:val="006B26F3"/>
     <w:rsid w:val="006B291A"/>
     <w:rsid w:val="006B43D8"/>
     <w:rsid w:val="006B4767"/>
     <w:rsid w:val="006B5B2E"/>
     <w:rsid w:val="006B5C07"/>
     <w:rsid w:val="006B5F43"/>
     <w:rsid w:val="006B5F5E"/>
     <w:rsid w:val="006B6399"/>
     <w:rsid w:val="006B67D6"/>
     <w:rsid w:val="006B6B1B"/>
     <w:rsid w:val="006C00AA"/>
     <w:rsid w:val="006C0A53"/>
     <w:rsid w:val="006C0C3C"/>
     <w:rsid w:val="006C10D6"/>
     <w:rsid w:val="006C44AF"/>
@@ -34613,50 +33650,51 @@
     <w:rsid w:val="00707045"/>
     <w:rsid w:val="0070714B"/>
     <w:rsid w:val="007071D2"/>
     <w:rsid w:val="00710A53"/>
     <w:rsid w:val="00711F79"/>
     <w:rsid w:val="0071231A"/>
     <w:rsid w:val="0071236B"/>
     <w:rsid w:val="00713501"/>
     <w:rsid w:val="00713C83"/>
     <w:rsid w:val="00716942"/>
     <w:rsid w:val="007169F1"/>
     <w:rsid w:val="00717401"/>
     <w:rsid w:val="00717A15"/>
     <w:rsid w:val="007202A7"/>
     <w:rsid w:val="00720B06"/>
     <w:rsid w:val="00720E84"/>
     <w:rsid w:val="00720FA7"/>
     <w:rsid w:val="00724CFE"/>
     <w:rsid w:val="00724E22"/>
     <w:rsid w:val="00724E2A"/>
     <w:rsid w:val="0072599B"/>
     <w:rsid w:val="00727156"/>
     <w:rsid w:val="00730819"/>
     <w:rsid w:val="00730D5A"/>
     <w:rsid w:val="0073151C"/>
+    <w:rsid w:val="00731A10"/>
     <w:rsid w:val="00733153"/>
     <w:rsid w:val="0073335D"/>
     <w:rsid w:val="00733419"/>
     <w:rsid w:val="007339BF"/>
     <w:rsid w:val="00733F05"/>
     <w:rsid w:val="00735886"/>
     <w:rsid w:val="00735EEC"/>
     <w:rsid w:val="007371B0"/>
     <w:rsid w:val="00737D4A"/>
     <w:rsid w:val="0074060A"/>
     <w:rsid w:val="007409A3"/>
     <w:rsid w:val="00740B3E"/>
     <w:rsid w:val="007417BC"/>
     <w:rsid w:val="00741D3F"/>
     <w:rsid w:val="00744F09"/>
     <w:rsid w:val="007459A2"/>
     <w:rsid w:val="00745A60"/>
     <w:rsid w:val="00745C78"/>
     <w:rsid w:val="0074648B"/>
     <w:rsid w:val="007472D1"/>
     <w:rsid w:val="007475E9"/>
     <w:rsid w:val="00747723"/>
     <w:rsid w:val="0074790A"/>
     <w:rsid w:val="0075205D"/>
     <w:rsid w:val="00752FEF"/>
@@ -34697,50 +33735,51 @@
     <w:rsid w:val="0079077F"/>
     <w:rsid w:val="0079152E"/>
     <w:rsid w:val="007927CD"/>
     <w:rsid w:val="00792A11"/>
     <w:rsid w:val="00792FE7"/>
     <w:rsid w:val="00793D63"/>
     <w:rsid w:val="0079442B"/>
     <w:rsid w:val="00794948"/>
     <w:rsid w:val="0079789D"/>
     <w:rsid w:val="007A0439"/>
     <w:rsid w:val="007A0BE0"/>
     <w:rsid w:val="007A3137"/>
     <w:rsid w:val="007A3536"/>
     <w:rsid w:val="007A35A1"/>
     <w:rsid w:val="007A5173"/>
     <w:rsid w:val="007A65CB"/>
     <w:rsid w:val="007A6E2D"/>
     <w:rsid w:val="007A73A1"/>
     <w:rsid w:val="007A7CCA"/>
     <w:rsid w:val="007B1090"/>
     <w:rsid w:val="007B110A"/>
     <w:rsid w:val="007B1299"/>
     <w:rsid w:val="007B42C2"/>
     <w:rsid w:val="007B449E"/>
     <w:rsid w:val="007B46B8"/>
+    <w:rsid w:val="007B48D8"/>
     <w:rsid w:val="007B4E79"/>
     <w:rsid w:val="007B4E8F"/>
     <w:rsid w:val="007B5732"/>
     <w:rsid w:val="007B5FB6"/>
     <w:rsid w:val="007B6208"/>
     <w:rsid w:val="007B641B"/>
     <w:rsid w:val="007B6481"/>
     <w:rsid w:val="007B6C32"/>
     <w:rsid w:val="007C2410"/>
     <w:rsid w:val="007C2B30"/>
     <w:rsid w:val="007C2EE9"/>
     <w:rsid w:val="007C52C4"/>
     <w:rsid w:val="007C7429"/>
     <w:rsid w:val="007D0D95"/>
     <w:rsid w:val="007D299A"/>
     <w:rsid w:val="007D5139"/>
     <w:rsid w:val="007D6FA3"/>
     <w:rsid w:val="007D718D"/>
     <w:rsid w:val="007D76DA"/>
     <w:rsid w:val="007E0C54"/>
     <w:rsid w:val="007E2C9B"/>
     <w:rsid w:val="007E33A1"/>
     <w:rsid w:val="007E4323"/>
     <w:rsid w:val="007E468F"/>
     <w:rsid w:val="007E50D6"/>
@@ -34995,50 +34034,51 @@
     <w:rsid w:val="009D2BC3"/>
     <w:rsid w:val="009D2FCD"/>
     <w:rsid w:val="009D37AC"/>
     <w:rsid w:val="009D4731"/>
     <w:rsid w:val="009D6832"/>
     <w:rsid w:val="009D71BB"/>
     <w:rsid w:val="009D71D5"/>
     <w:rsid w:val="009D76D0"/>
     <w:rsid w:val="009D79F4"/>
     <w:rsid w:val="009E0757"/>
     <w:rsid w:val="009E11AB"/>
     <w:rsid w:val="009E1590"/>
     <w:rsid w:val="009E1703"/>
     <w:rsid w:val="009E1CC7"/>
     <w:rsid w:val="009E3226"/>
     <w:rsid w:val="009E3290"/>
     <w:rsid w:val="009E4512"/>
     <w:rsid w:val="009E5119"/>
     <w:rsid w:val="009E5818"/>
     <w:rsid w:val="009E67FE"/>
     <w:rsid w:val="009E761E"/>
     <w:rsid w:val="009F078D"/>
     <w:rsid w:val="009F19BB"/>
     <w:rsid w:val="009F1D92"/>
     <w:rsid w:val="009F27D4"/>
+    <w:rsid w:val="009F3C6D"/>
     <w:rsid w:val="009F63AC"/>
     <w:rsid w:val="009F6457"/>
     <w:rsid w:val="009F6613"/>
     <w:rsid w:val="009F7014"/>
     <w:rsid w:val="009F70A3"/>
     <w:rsid w:val="009F792C"/>
     <w:rsid w:val="00A00405"/>
     <w:rsid w:val="00A0297A"/>
     <w:rsid w:val="00A03D9F"/>
     <w:rsid w:val="00A04060"/>
     <w:rsid w:val="00A060C1"/>
     <w:rsid w:val="00A116C5"/>
     <w:rsid w:val="00A118F6"/>
     <w:rsid w:val="00A11C1E"/>
     <w:rsid w:val="00A11F06"/>
     <w:rsid w:val="00A13FCE"/>
     <w:rsid w:val="00A14059"/>
     <w:rsid w:val="00A142D6"/>
     <w:rsid w:val="00A15672"/>
     <w:rsid w:val="00A15DAC"/>
     <w:rsid w:val="00A15EE8"/>
     <w:rsid w:val="00A160FF"/>
     <w:rsid w:val="00A16248"/>
     <w:rsid w:val="00A16F77"/>
     <w:rsid w:val="00A17817"/>
@@ -35418,126 +34458,129 @@
     <w:rsid w:val="00CF1508"/>
     <w:rsid w:val="00CF2142"/>
     <w:rsid w:val="00CF32F0"/>
     <w:rsid w:val="00CF3B27"/>
     <w:rsid w:val="00CF3E91"/>
     <w:rsid w:val="00CF5428"/>
     <w:rsid w:val="00CF5E87"/>
     <w:rsid w:val="00CF5FAC"/>
     <w:rsid w:val="00CF6F62"/>
     <w:rsid w:val="00CF6F68"/>
     <w:rsid w:val="00CF756B"/>
     <w:rsid w:val="00CF7D3E"/>
     <w:rsid w:val="00D0097E"/>
     <w:rsid w:val="00D00C0F"/>
     <w:rsid w:val="00D01AE9"/>
     <w:rsid w:val="00D04045"/>
     <w:rsid w:val="00D042A2"/>
     <w:rsid w:val="00D04EFF"/>
     <w:rsid w:val="00D055C3"/>
     <w:rsid w:val="00D05616"/>
     <w:rsid w:val="00D05761"/>
     <w:rsid w:val="00D05ABB"/>
     <w:rsid w:val="00D066F1"/>
     <w:rsid w:val="00D069AC"/>
     <w:rsid w:val="00D071FA"/>
+    <w:rsid w:val="00D07B8C"/>
     <w:rsid w:val="00D10D96"/>
     <w:rsid w:val="00D1104F"/>
     <w:rsid w:val="00D11A17"/>
     <w:rsid w:val="00D12A3D"/>
     <w:rsid w:val="00D13573"/>
     <w:rsid w:val="00D14A75"/>
     <w:rsid w:val="00D14B7E"/>
     <w:rsid w:val="00D152E9"/>
     <w:rsid w:val="00D15C0E"/>
     <w:rsid w:val="00D1644F"/>
     <w:rsid w:val="00D165D6"/>
     <w:rsid w:val="00D16E11"/>
     <w:rsid w:val="00D17325"/>
     <w:rsid w:val="00D177A1"/>
     <w:rsid w:val="00D225B3"/>
     <w:rsid w:val="00D22D94"/>
     <w:rsid w:val="00D22E20"/>
     <w:rsid w:val="00D23122"/>
     <w:rsid w:val="00D2376D"/>
     <w:rsid w:val="00D24B8B"/>
     <w:rsid w:val="00D25D20"/>
     <w:rsid w:val="00D26596"/>
     <w:rsid w:val="00D2685B"/>
     <w:rsid w:val="00D26D9E"/>
     <w:rsid w:val="00D26DB9"/>
     <w:rsid w:val="00D2747E"/>
     <w:rsid w:val="00D27502"/>
     <w:rsid w:val="00D309E7"/>
     <w:rsid w:val="00D3158A"/>
     <w:rsid w:val="00D31AC4"/>
     <w:rsid w:val="00D32A4F"/>
     <w:rsid w:val="00D33AD6"/>
     <w:rsid w:val="00D34BA5"/>
     <w:rsid w:val="00D34F6B"/>
     <w:rsid w:val="00D35F9F"/>
     <w:rsid w:val="00D41C36"/>
     <w:rsid w:val="00D44445"/>
     <w:rsid w:val="00D4449A"/>
+    <w:rsid w:val="00D46B29"/>
     <w:rsid w:val="00D47505"/>
     <w:rsid w:val="00D51B7D"/>
     <w:rsid w:val="00D532E9"/>
     <w:rsid w:val="00D539A9"/>
     <w:rsid w:val="00D558FC"/>
     <w:rsid w:val="00D55C10"/>
     <w:rsid w:val="00D56234"/>
     <w:rsid w:val="00D56765"/>
     <w:rsid w:val="00D570D8"/>
     <w:rsid w:val="00D575D2"/>
     <w:rsid w:val="00D57869"/>
     <w:rsid w:val="00D60036"/>
     <w:rsid w:val="00D604EA"/>
     <w:rsid w:val="00D6078F"/>
     <w:rsid w:val="00D63011"/>
     <w:rsid w:val="00D638BE"/>
     <w:rsid w:val="00D63C35"/>
     <w:rsid w:val="00D6490A"/>
     <w:rsid w:val="00D6518D"/>
     <w:rsid w:val="00D65192"/>
     <w:rsid w:val="00D655B8"/>
     <w:rsid w:val="00D665B3"/>
     <w:rsid w:val="00D711D1"/>
     <w:rsid w:val="00D7220A"/>
     <w:rsid w:val="00D7236A"/>
     <w:rsid w:val="00D7313D"/>
     <w:rsid w:val="00D73804"/>
     <w:rsid w:val="00D7394B"/>
     <w:rsid w:val="00D74C0D"/>
     <w:rsid w:val="00D75643"/>
     <w:rsid w:val="00D759F2"/>
     <w:rsid w:val="00D75C67"/>
     <w:rsid w:val="00D77034"/>
     <w:rsid w:val="00D77972"/>
     <w:rsid w:val="00D81528"/>
     <w:rsid w:val="00D827C2"/>
     <w:rsid w:val="00D835EF"/>
     <w:rsid w:val="00D83820"/>
+    <w:rsid w:val="00D84034"/>
     <w:rsid w:val="00D847EC"/>
     <w:rsid w:val="00D858FD"/>
     <w:rsid w:val="00D871DC"/>
     <w:rsid w:val="00D8728A"/>
     <w:rsid w:val="00D92B92"/>
     <w:rsid w:val="00D9312A"/>
     <w:rsid w:val="00D939DE"/>
     <w:rsid w:val="00D93B5D"/>
     <w:rsid w:val="00D94439"/>
     <w:rsid w:val="00D9663E"/>
     <w:rsid w:val="00D96670"/>
     <w:rsid w:val="00D967BA"/>
     <w:rsid w:val="00D97D8E"/>
     <w:rsid w:val="00D97DBA"/>
     <w:rsid w:val="00D97F1A"/>
     <w:rsid w:val="00DA07D1"/>
     <w:rsid w:val="00DA0B5B"/>
     <w:rsid w:val="00DA0FE6"/>
     <w:rsid w:val="00DA2AD9"/>
     <w:rsid w:val="00DA306F"/>
     <w:rsid w:val="00DA3199"/>
     <w:rsid w:val="00DB06FF"/>
     <w:rsid w:val="00DB136B"/>
     <w:rsid w:val="00DB249B"/>
     <w:rsid w:val="00DB3141"/>
@@ -35880,53 +34923,53 @@
     <w:rsid w:val="00FF36FD"/>
     <w:rsid w:val="00FF3B8D"/>
     <w:rsid w:val="00FF5511"/>
     <w:rsid w:val="00FF56D9"/>
     <w:rsid w:val="00FF5870"/>
     <w:rsid w:val="00FF6E0D"/>
     <w:rsid w:val="00FF740B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A86F49C"/>
   <w15:docId w15:val="{C35EAA86-DD1E-4F5A-A290-8CE9A616820C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
@@ -37061,76 +36104,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fe28d2748dc9acd612cb43928c01ebb4" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D40457D65FAA7A44BB35E1185088D9CB" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0ba64bba65a37488497ab8edbc9fe7cd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="743afb49-19b2-4dde-aff7-8efa380179b6" xmlns:ns3="4fa627c0-3f11-41a5-ac3b-a11a8234356f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b171daa89db3dd386e01f38bb65f2cdc" ns2:_="" ns3:_="">
     <xsd:import namespace="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <xsd:import namespace="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -37325,133 +36344,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4fa627c0-3f11-41a5-ac3b-a11a8234356f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="743afb49-19b2-4dde-aff7-8efa380179b6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA5B903C-6E9A-4B87-9826-91994C3AD090}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA61F2E1-56CB-42EA-8BFB-DD2E38FA9A06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
     <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B84EE3-A63B-4CA6-B479-6C48CFF7D8F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08C42A4D-96B8-436F-A902-1F6805610667}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4fa627c0-3f11-41a5-ac3b-a11a8234356f"/>
+    <ds:schemaRef ds:uri="743afb49-19b2-4dde-aff7-8efa380179b6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDA3D4DA-9023-4D72-BB50-E2C9069370EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>26689</Characters>
+  <Pages>23</Pages>
+  <Words>4109</Words>
+  <Characters>25893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>222</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>215</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
       <vt:lpstr>Ablauf praktische Prüfung Detailhandelsfachleute</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Swiss Post</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30864</CharactersWithSpaces>
+  <CharactersWithSpaces>29943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ablauf praktische Prüfung Detailhandelsfachleute</dc:title>
   <dc:creator>Balsiger Martina, P5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LogoMarke">
     <vt:lpwstr>P</vt:lpwstr>